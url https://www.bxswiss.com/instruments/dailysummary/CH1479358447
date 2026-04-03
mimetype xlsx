--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aeb8d04154b4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f0d34212934a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ba641acb6f4505"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd97b63ec48d401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e35118a8e7459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ba641acb6f4505" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82e869757d148e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd97b63ec48d401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,300</x:t>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>13.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,415</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,415</x:t>
-[...85 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>