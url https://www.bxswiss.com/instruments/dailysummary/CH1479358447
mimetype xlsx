--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f0d34212934a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60405725b8694819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd97b63ec48d401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f05ed5ed28b4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82e869757d148e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd97b63ec48d401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac42b9f8a41412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f05ed5ed28b4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...593 lines deleted...]
-          <x:t>2,765</x:t>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>