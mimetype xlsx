--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60405725b8694819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca186ca34234028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f05ed5ed28b4211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89e1c616eea4a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac42b9f8a41412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f05ed5ed28b4211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522a46fc902e453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89e1c616eea4a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,805</x:t>
-[...43 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...215 lines deleted...]
-          <x:t>2,485</x:t>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...269 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>