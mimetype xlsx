--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca186ca34234028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf184c51db148f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89e1c616eea4a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R816775e244934397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522a46fc902e453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89e1c616eea4a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7ed05099994211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R816775e244934397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,175</x:t>
-[...21 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...4 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>