--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf184c51db148f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7004f38b31094b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R816775e244934397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71079a81dcbc4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7ed05099994211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R816775e244934397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a0be0198c1462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71079a81dcbc4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,370</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>