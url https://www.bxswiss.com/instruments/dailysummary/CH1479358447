--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7004f38b31094b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b1b0495a834f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71079a81dcbc4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26262f03cc23479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a0be0198c1462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71079a81dcbc4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6226f11feb664179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26262f03cc23479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,595</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,375</x:t>
-[...21 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>