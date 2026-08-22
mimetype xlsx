--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b1b0495a834f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78462aee5064f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26262f03cc23479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8386bfa6892a4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6226f11feb664179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26262f03cc23479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca0e1910ed148e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8386bfa6892a4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...31 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...156 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>