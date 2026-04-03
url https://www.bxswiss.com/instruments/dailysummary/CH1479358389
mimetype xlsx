--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4a0b9958a44af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3380e61bd64af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df5a8dd5ada4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbc89b326d8490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9504df9161450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df5a8dd5ada4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57659d36951244ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbc89b326d8490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-          <x:t>0,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,705</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>