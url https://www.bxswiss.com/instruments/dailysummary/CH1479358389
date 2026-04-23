--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3380e61bd64af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dcc210a1004f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbc89b326d8490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e827b04261c45a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57659d36951244ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbc89b326d8490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaad2f7650a34592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e827b04261c45a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,860</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
-[...70 lines deleted...]
-          <x:t>0,730</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>