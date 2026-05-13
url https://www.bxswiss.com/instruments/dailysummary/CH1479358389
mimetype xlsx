--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dcc210a1004f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6425443c484100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e827b04261c45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2cc44c1da946f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaad2f7650a34592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e827b04261c45a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb2fb9bd03c4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2cc44c1da946f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>