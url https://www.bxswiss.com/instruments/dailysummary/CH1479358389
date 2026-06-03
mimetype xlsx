--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6425443c484100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b96302a4a144e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2cc44c1da946f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a78565f1051400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb2fb9bd03c4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2cc44c1da946f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73bc4cf20fe4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a78565f1051400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>0,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>