--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b96302a4a144e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e0faae7ee946d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a78565f1051400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb336476b3c1e4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73bc4cf20fe4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a78565f1051400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra987f660f4ba4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb336476b3c1e4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...343 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>