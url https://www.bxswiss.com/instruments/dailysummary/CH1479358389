--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e0faae7ee946d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cd6f65ce98461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb336476b3c1e4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a904c123bd48be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra987f660f4ba4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb336476b3c1e4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f501190f7404d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a904c123bd48be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,670</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...220 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,845</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>0,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>