--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cd6f65ce98461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5e60f8ebf7426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a904c123bd48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac1d87478514f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f501190f7404d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a904c123bd48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57117e581fa44cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac1d87478514f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,800</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,840</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>