--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5e60f8ebf7426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2e6a638dcd4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac1d87478514f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7025e2d2c65148d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57117e581fa44cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac1d87478514f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba38bc629304e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7025e2d2c65148d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...21 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...124 lines deleted...]
-          <x:t>0,790</x:t>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>0,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>