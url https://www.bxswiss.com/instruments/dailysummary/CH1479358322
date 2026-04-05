--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5e1f44eff541e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1865a582e7c47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59530da39f84a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f585e718369466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02faa5c69f644934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59530da39f84a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fcddf31cbd491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f585e718369466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...21 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...26 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>