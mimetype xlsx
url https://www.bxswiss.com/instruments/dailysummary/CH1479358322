--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1865a582e7c47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0470c7c4b0d4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f585e718369466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b66545fdb38479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fcddf31cbd491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f585e718369466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra568a08ebd0647a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b66545fdb38479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...16 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>11.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...16 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...70 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>