--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0470c7c4b0d4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388892f769c34e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b66545fdb38479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8227913b23d4e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra568a08ebd0647a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b66545fdb38479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a09dfd9b5ab4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8227913b23d4e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...151 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,251</x:t>
-[...296 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>