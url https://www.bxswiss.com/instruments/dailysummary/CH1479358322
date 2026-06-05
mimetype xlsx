--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388892f769c34e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6459f1b51b4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8227913b23d4e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68f057780884ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a09dfd9b5ab4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8227913b23d4e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b58db52c874063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68f057780884ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,285</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>