--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6459f1b51b4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57f9142b3b14324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68f057780884ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799f78af0e06465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b58db52c874063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68f057780884ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10c69d362cb4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799f78af0e06465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...205 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...323 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>