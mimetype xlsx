--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57f9142b3b14324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00aeb5a86f414d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799f78af0e06465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765967ff934e40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10c69d362cb4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799f78af0e06465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b6a58d3ce548b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765967ff934e40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,154</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,104</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>