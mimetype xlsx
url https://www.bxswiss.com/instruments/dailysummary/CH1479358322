--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00aeb5a86f414d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd8a6056f474c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765967ff934e40c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96dfd325e1e4856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b6a58d3ce548b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765967ff934e40c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf928ccc11874ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96dfd325e1e4856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,134</x:t>
-[...43 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>19.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...43 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,051</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...333 lines deleted...]
-          <x:t>0,108</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>