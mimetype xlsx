--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd8a6056f474c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa0cd384bdf43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96dfd325e1e4856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17108f3547c041cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf928ccc11874ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96dfd325e1e4856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0c06cb62f04274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17108f3547c041cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...205 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...119 lines deleted...]
-          <x:t>0,039</x:t>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,042</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>