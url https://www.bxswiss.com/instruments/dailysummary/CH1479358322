--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa0cd384bdf43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf27de3d836422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17108f3547c041cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd3cb36303a4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0c06cb62f04274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17108f3547c041cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060d9639cc564b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd3cb36303a4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Palantir Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,044</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,044</x:t>
-[...38 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,044</x:t>
-[...458 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>