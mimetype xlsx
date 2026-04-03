--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra887479a74a04019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603b1b0bacc24f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e245ca2d484c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77bed3c3c52465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa89b24a7d44f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e245ca2d484c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc97ac55a3404d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77bed3c3c52465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>18.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,080</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...21 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,000</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>