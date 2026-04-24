--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603b1b0bacc24f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab11e609412d48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77bed3c3c52465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66001a6a17624022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc97ac55a3404d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77bed3c3c52465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04105462ccd4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66001a6a17624022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479358009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...38 lines deleted...]
-          <x:t>0,580</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...151 lines deleted...]
-          <x:t>0,560</x:t>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...97 lines deleted...]
-          <x:t>0,720</x:t>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>19.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...4 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>0,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...97 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>