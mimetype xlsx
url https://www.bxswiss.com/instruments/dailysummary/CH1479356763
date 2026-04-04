--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc9851744874ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86a0c411da345e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2058f974810e409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a94c4e3180c413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd158b08111f44ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2058f974810e409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fdfa54810141d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a94c4e3180c413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.01.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.01.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.01.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...539 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>