--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86a0c411da345e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159234f41de24710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a94c4e3180c413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897ff158999a4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fdfa54810141d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a94c4e3180c413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535c6360f47d4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897ff158999a4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>