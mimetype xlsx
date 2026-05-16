--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159234f41de24710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb134dfa2ed54a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897ff158999a4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c4c99958be4509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535c6360f47d4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897ff158999a4c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab67229bd7514732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c4c99958be4509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>