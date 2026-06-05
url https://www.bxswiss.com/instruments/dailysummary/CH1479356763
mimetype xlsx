--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb134dfa2ed54a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc159453cea894ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c4c99958be4509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bdff82499e4933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab67229bd7514732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c4c99958be4509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94dfc34142124a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bdff82499e4933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>