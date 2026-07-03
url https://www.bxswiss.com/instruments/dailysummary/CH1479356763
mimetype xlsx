--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc159453cea894ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b8cd14da23414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bdff82499e4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c94440a9ec4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94dfc34142124a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bdff82499e4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a0459b234b4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c94440a9ec4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,232</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...389 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...11 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,227</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
-[...85 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>