--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b8cd14da23414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfc30c0b3bd4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c94440a9ec4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e642b609bbc4a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a0459b234b4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c94440a9ec4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b843fca6bc479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e642b609bbc4a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...468 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>