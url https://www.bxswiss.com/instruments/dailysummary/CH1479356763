--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfc30c0b3bd4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74080c2a26384d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e642b609bbc4a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083c9ac973ee4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b843fca6bc479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e642b609bbc4a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318bf443d4504ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083c9ac973ee4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>