--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74080c2a26384d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061bc740078f4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083c9ac973ee4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33da213b94e4391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318bf443d4504ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083c9ac973ee4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71d0b432ab84f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33da213b94e4391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,207</x:t>
-[...60 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,173</x:t>
-[...43 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,143</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>0,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>