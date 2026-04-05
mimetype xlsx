--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec94bfe306544b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5304a15432124568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f8b23eda684653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4d6f7182b142f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7642bd0c324700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f8b23eda684653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a31863e95d4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4d6f7182b142f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DKSH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...16 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,390</x:t>
-[...259 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...48 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...60 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...9 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>