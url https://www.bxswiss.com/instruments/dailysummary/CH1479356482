--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5304a15432124568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225bb6a760b9468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4d6f7182b142f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68df72c712474d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a31863e95d4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4d6f7182b142f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ed084e25c849de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68df72c712474d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DKSH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...6 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...539 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>