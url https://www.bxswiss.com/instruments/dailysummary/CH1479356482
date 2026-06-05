--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225bb6a760b9468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbe85d24d5744d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68df72c712474d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe787fb09c884b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ed084e25c849de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68df72c712474d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541e2cd704be465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe787fb09c884b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DKSH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...80 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>