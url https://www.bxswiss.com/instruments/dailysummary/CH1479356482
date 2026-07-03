--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbe85d24d5744d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b8c33c23ad4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe787fb09c884b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1c18ff14af4054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541e2cd704be465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe787fb09c884b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ab794fd08f40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1c18ff14af4054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DKSH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...53 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,565</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>