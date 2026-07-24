--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b8c33c23ad4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9db611fd05a46b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1c18ff14af4054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9053f45683cf49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ab794fd08f40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1c18ff14af4054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc130aa2bb4724cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9053f45683cf49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DKSH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,480</x:t>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,450</x:t>
-[...21 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...124 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>