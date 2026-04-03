--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaaf011975334946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6af6dcf90a4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7352772f47854fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5084a8f6614173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R856e59fdde0a48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7352772f47854fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc46fb8205e4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5084a8f6614173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...43 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...97 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...215 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>