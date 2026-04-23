--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6af6dcf90a4be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0f28e8e2d84790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c5084a8f6614173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc4fe33d6384b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc46fb8205e4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c5084a8f6614173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59e2e87cb0c4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc4fe33d6384b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...4 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...97 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...60 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>