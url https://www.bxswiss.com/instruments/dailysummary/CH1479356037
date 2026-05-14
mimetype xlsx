--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0f28e8e2d84790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd8dac5446843a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc4fe33d6384b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68e1423ae9e4354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59e2e87cb0c4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc4fe33d6384b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1ba0da8f014272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68e1423ae9e4354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...21 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...112 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>