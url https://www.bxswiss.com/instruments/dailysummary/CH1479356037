--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd8dac5446843a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfe86ff27734c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68e1423ae9e4354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61b579403784cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1ba0da8f014272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68e1423ae9e4354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b1a5e1d1104859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61b579403784cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...4 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>