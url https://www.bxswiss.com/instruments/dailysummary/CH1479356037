--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfe86ff27734c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a5da0b0770424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61b579403784cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6333d39bb584655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b1a5e1d1104859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61b579403784cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2cd9fd02b840de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6333d39bb584655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...249 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...225 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>