--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a5da0b0770424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1157a86913064b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6333d39bb584655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60b154eea484c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2cd9fd02b840de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6333d39bb584655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30845cf3ef1b4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60b154eea484c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...232 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...16 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>