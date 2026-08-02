--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1157a86913064b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc646d95931b74c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60b154eea484c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb616998707194815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30845cf3ef1b4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60b154eea484c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6b723c4c134061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb616998707194815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...114 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,251</x:t>
-[...306 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>