--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc646d95931b74c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57b4b4430f46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb616998707194815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb55c8b79ea4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6b723c4c134061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb616998707194815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c36d492339d447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb55c8b79ea4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>