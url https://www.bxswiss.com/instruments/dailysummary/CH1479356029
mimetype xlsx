--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a87e7274e724e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9780a600724238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd738e9e675417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e45b352ead42dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c1beb4b1d44629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd738e9e675417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0bb02e03d64e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e45b352ead42dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...43 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...43 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...124 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...6 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...198 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>