--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9780a600724238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cf5ac04fae46c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e45b352ead42dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6faf5d8df643f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0bb02e03d64e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e45b352ead42dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15cdff64927a440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6faf5d8df643f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...16 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>