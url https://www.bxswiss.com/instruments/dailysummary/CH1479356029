--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cf5ac04fae46c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2cae2699c14b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6faf5d8df643f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803ead2c3c044230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15cdff64927a440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6faf5d8df643f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc452d446bb894a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803ead2c3c044230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>