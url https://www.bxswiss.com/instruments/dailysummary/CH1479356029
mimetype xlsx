--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2cae2699c14b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfb1d2eeeab49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803ead2c3c044230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb3592c4a7041a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc452d446bb894a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803ead2c3c044230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc6a343f6c14260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb3592c4a7041a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...301 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>