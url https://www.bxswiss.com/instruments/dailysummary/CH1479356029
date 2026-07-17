--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfb1d2eeeab49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c5b34ed4604868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb3592c4a7041a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re636ef958d9a4b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc6a343f6c14260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb3592c4a7041a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb3d92b43ab4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re636ef958d9a4b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...21 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,565</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...16 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...53 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>