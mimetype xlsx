--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c5b34ed4604868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722d0c2dda494f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re636ef958d9a4b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e47c801e6c34a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb3d92b43ab4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re636ef958d9a4b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd014dce19574a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e47c801e6c34a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,430</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...6 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...4 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...387 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>