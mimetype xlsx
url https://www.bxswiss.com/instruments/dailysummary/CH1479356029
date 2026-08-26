--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722d0c2dda494f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e83dfcb174c4864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e47c801e6c34a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806ce5a5f1e241dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd014dce19574a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e47c801e6c34a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc56a2d8ca774c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806ce5a5f1e241dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479356029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,062</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
-[...129 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...4 lines deleted...]
-          <x:t>0,039</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>