--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad20dd87efdd444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac27d4a690f84120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3316c08a915a4507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b193b74ed54603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64567ef34c044d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3316c08a915a4507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e61a84a7764789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b193b74ed54603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...21 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...269 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>