--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac27d4a690f84120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d5cf935a4e4df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b193b74ed54603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01949d1ba8644868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e61a84a7764789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b193b74ed54603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c348d17887249ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01949d1ba8644868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>0,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>