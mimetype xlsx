--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d5cf935a4e4df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1b08f89f4d48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01949d1ba8644868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6bc8c55a984f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c348d17887249ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01949d1ba8644868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd2abbcc4204aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6bc8c55a984f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>