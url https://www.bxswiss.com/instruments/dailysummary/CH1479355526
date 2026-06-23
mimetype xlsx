--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1b08f89f4d48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8562cc51504f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6bc8c55a984f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920c42e943c44871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd2abbcc4204aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6bc8c55a984f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063763f10ef04573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920c42e943c44871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...16 lines deleted...]
-          <x:t>0,228</x:t>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...16 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...377 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>