--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8562cc51504f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8f3f7c90d6471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920c42e943c44871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0a6c9dcd7f4dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063763f10ef04573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920c42e943c44871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ac359c10794bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0a6c9dcd7f4dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,184</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...11 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...264 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...112 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>