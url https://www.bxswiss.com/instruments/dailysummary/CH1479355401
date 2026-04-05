--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bbb88c691b4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758e151831c74c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02472789fac6461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997766ce8b094928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582ef6846ab44e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02472789fac6461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1583b0487c2046d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997766ce8b094928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>0,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>