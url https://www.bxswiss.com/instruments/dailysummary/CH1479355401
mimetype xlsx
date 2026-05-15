--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758e151831c74c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6b09d337f84d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997766ce8b094928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefb4c46e55d4bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1583b0487c2046d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997766ce8b094928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae06bf3392274353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefb4c46e55d4bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...161 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>