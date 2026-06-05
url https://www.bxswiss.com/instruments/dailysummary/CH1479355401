--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6b09d337f84d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b36b76bfd649fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefb4c46e55d4bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744ac8732a224613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae06bf3392274353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefb4c46e55d4bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90dda199e5b74fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744ac8732a224613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>