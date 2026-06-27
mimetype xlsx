--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b36b76bfd649fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3caffe0a91d4b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744ac8732a224613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra456328614ff4bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90dda199e5b74fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744ac8732a224613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b3f126f6e4455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra456328614ff4bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,138</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,106</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...6 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>