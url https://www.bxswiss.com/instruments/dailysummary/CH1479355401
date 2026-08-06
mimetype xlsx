--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3caffe0a91d4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4c5a8fc145417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra456328614ff4bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3572cc740ae94c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b3f126f6e4455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra456328614ff4bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8aa7665da0465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3572cc740ae94c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,050</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
-[...43 lines deleted...]
-          <x:t>0,050</x:t>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...6 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,034</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>