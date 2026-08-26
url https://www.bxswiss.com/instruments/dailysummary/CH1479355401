--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4c5a8fc145417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8a17796c724b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3572cc740ae94c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad850dddb46454a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8aa7665da0465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3572cc740ae94c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef9b73989be4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad850dddb46454a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,008</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,009</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>