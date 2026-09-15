--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8a17796c724b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782c0004d15248b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad850dddb46454a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9725245d3f604f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef9b73989be4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad850dddb46454a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e0dfb20f7e4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9725245d3f604f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479355401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,007</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,010</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>0,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>