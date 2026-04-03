--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refff30c5b54d44e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0231567ece5e4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd922b00f0d2147c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94df45b835a6497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54fe0b8ced144e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd922b00f0d2147c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a172b4bd714d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94df45b835a6497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>