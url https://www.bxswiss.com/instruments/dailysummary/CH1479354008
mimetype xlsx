--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0231567ece5e4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52a3ffbac9b45af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94df45b835a6497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a923dd5b9440a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a172b4bd714d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94df45b835a6497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f2f9826539452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a923dd5b9440a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,430</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...269 lines deleted...]
-          <x:t>0,610</x:t>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>