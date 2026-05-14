--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52a3ffbac9b45af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341773b6ff5148ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a923dd5b9440a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4ad3e872f44551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f2f9826539452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a923dd5b9440a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8906786ad8504de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4ad3e872f44551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,850</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...33 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,670</x:t>
-[...31 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>