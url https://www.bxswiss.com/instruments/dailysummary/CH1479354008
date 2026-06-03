--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341773b6ff5148ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5406e848abda4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4ad3e872f44551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae05d5963c1b4aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8906786ad8504de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4ad3e872f44551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb931eddfa7f4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae05d5963c1b4aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,450</x:t>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>0,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>