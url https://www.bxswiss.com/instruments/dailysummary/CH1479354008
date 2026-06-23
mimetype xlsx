--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5406e848abda4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02517cec368d46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae05d5963c1b4aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabedaf5138e7438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb931eddfa7f4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae05d5963c1b4aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c90a1cd4c6e41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabedaf5138e7438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,540</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>