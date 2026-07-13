--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02517cec368d46e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee77db87fe74075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabedaf5138e7438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf4674235794cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c90a1cd4c6e41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabedaf5138e7438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a94e760ada54cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf4674235794cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,550</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,490</x:t>
-[...16 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...485 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>