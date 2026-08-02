--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee77db87fe74075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e485969a5cd4f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf4674235794cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8595462ebc845e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a94e760ada54cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf4674235794cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d52bd74d4bb487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8595462ebc845e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,510</x:t>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...512 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>