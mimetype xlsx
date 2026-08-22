--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e485969a5cd4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00da9ca949144618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8595462ebc845e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f64ee369be4d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d52bd74d4bb487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8595462ebc845e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff1da711784470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f64ee369be4d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Forbo Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479354008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>