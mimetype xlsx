--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9653252c6d924e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41cc84888044d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5304d0d60ff54004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199e08222c474f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ab2360c4cc4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5304d0d60ff54004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb660b7877aa7445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199e08222c474f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479353554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>