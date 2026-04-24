--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41cc84888044d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7ea9017fcb4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199e08222c474f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2786bbfcc064ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb660b7877aa7445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199e08222c474f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b54a2841764a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2786bbfcc064ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479353554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...43 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,200</x:t>
-[...11 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,209</x:t>
-[...48 lines deleted...]
-          <x:t>0,178</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...463 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>