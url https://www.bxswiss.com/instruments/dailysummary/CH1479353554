--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7ea9017fcb4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1aa39ae42c2474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2786bbfcc064ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79a625d7b004d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b54a2841764a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2786bbfcc064ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75cc22a04cc48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79a625d7b004d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479353554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,106</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,102</x:t>
-[...21 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...43 lines deleted...]
-          <x:t>0,187</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...156 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>0,188</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...112 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>