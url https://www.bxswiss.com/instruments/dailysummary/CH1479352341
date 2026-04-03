--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6572440d3dca4076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4a11f6060d4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1b95516ee94bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93474eb79c654911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e3ff78106d429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1b95516ee94bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f71a09088a43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93474eb79c654911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>