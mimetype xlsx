--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4a11f6060d4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1756410c01b74f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93474eb79c654911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20db8fc54aff441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f71a09088a43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93474eb79c654911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7d766c856948ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20db8fc54aff441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,116</x:t>
-[...16 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,132</x:t>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>0,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>