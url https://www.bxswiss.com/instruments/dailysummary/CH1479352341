--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1756410c01b74f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fbb3fe9e6142e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20db8fc54aff441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd514bd8377634de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7d766c856948ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20db8fc54aff441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e8749eab6a4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd514bd8377634de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>0,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>