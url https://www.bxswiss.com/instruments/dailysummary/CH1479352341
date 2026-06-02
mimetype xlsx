--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fbb3fe9e6142e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86ddb581738483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd514bd8377634de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5b666718854299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e8749eab6a4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd514bd8377634de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370a9540eedb48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5b666718854299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,194</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,192</x:t>
-[...26 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,162</x:t>
-[...377 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,178</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>