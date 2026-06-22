--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86ddb581738483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e8997644014fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5b666718854299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd08894623b46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370a9540eedb48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5b666718854299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e0e2478186441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd08894623b46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...26 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>0,172</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>0,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>