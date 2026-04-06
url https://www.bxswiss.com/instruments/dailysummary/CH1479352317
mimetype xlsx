--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889d70982d7c4381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff936eccc214554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e0fcc186ed472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5dd4ac243045a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61755c100cb405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e0fcc186ed472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf535af5bbf4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5dd4ac243045a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>