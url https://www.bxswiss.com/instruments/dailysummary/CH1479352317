--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff936eccc214554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041099833f24447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5dd4ac243045a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7060d758ce14dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf535af5bbf4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5dd4ac243045a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b29ad1ecd594f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7060d758ce14dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,136</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>2,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>