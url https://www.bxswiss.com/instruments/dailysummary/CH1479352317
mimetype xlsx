--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041099833f24447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41175d4442de4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7060d758ce14dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3429902d8844b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b29ad1ecd594f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7060d758ce14dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48a6ab2b2a0420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3429902d8844b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>