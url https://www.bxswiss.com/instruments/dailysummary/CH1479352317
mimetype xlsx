--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41175d4442de4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac113ab5cb24fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3429902d8844b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21b8e7ba9f94d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48a6ab2b2a0420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3429902d8844b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3f04518b1c46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21b8e7ba9f94d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,659</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,553</x:t>
-[...48 lines deleted...]
-          <x:t>0,627</x:t>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...161 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>