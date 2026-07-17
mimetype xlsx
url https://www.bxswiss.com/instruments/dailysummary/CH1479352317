--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac113ab5cb24fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c707d3392a0434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21b8e7ba9f94d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b50419984e34e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3f04518b1c46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21b8e7ba9f94d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56162fa7996d4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b50419984e34e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>