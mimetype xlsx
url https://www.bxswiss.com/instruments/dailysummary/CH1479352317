--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c707d3392a0434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af3f7dfe3ef40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b50419984e34e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8cf1e02f834cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56162fa7996d4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b50419984e34e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b3d30f6002442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8cf1e02f834cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,243</x:t>
-[...16 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...43 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>