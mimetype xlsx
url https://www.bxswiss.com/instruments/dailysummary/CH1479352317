--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af3f7dfe3ef40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79243ebac5224ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8cf1e02f834cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd683257bd72c4e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b3d30f6002442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8cf1e02f834cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35f569c0dd741f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd683257bd72c4e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,201</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>