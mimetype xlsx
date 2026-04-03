--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf809c1eb9fa4aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fc2da61db74dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe62896afd214042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d05167f76104c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede60099ad2d4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe62896afd214042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b845732fe04cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d05167f76104c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>1,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>