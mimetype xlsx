--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fc2da61db74dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc046103936034f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d05167f76104c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8997ef82764b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b845732fe04cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d05167f76104c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa8f4233e204c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8997ef82764b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,878</x:t>
-[...522 lines deleted...]
-          <x:t>1,948</x:t>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>