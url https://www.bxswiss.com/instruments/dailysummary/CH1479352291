--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc046103936034f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3485def61f4cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8997ef82764b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2514bd9a1bc4cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa8f4233e204c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8997ef82764b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e20a63dc4c431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2514bd9a1bc4cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>