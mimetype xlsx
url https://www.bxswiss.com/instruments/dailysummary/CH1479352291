--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3485def61f4cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd332e8c5366c42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2514bd9a1bc4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e261e9a4f440d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e20a63dc4c431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2514bd9a1bc4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3c212fd0dd45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e261e9a4f440d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,849</x:t>
-[...6 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,939</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...87 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,761</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...4 lines deleted...]
-          <x:t>0,797</x:t>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>