--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd332e8c5366c42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44989e5b492f4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e261e9a4f440d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53fb18ed609402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d3c212fd0dd45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e261e9a4f440d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7468f9854276435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53fb18ed609402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,589</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,501</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,461</x:t>
-[...75 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
-[...4 lines deleted...]
-          <x:t>0,393</x:t>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>