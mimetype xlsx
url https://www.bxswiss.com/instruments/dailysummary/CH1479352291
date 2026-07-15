--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44989e5b492f4a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76441eac3d8d4ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53fb18ed609402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665efc22cd1740f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7468f9854276435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53fb18ed609402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb457f38b994b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665efc22cd1740f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>