--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76441eac3d8d4ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e059a33933a4b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665efc22cd1740f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73efa6177c24628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb457f38b994b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665efc22cd1740f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb11776f58bc4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73efa6177c24628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...6 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...65 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...53 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>