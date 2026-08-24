--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e059a33933a4b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f40f8cadaa413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73efa6177c24628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abb4b800d45433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb11776f58bc4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73efa6177c24628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8046763a2411444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abb4b800d45433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...65 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...286 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>