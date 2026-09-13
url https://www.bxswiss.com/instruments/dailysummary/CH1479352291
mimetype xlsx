--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f40f8cadaa413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397f009061ee4fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abb4b800d45433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfebb721ed4534d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8046763a2411444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abb4b800d45433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abb77aef8854c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfebb721ed4534d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,044</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,042</x:t>
-[...6 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,040</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...178 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...53 lines deleted...]
-          <x:t>0,028</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>