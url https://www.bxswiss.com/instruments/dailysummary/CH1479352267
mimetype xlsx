--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a23d38543f4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbe4dffed994dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a2a45f90b34e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a9eb3065eb4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f19ecc331b4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a2a45f90b34e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60366d93673542e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a9eb3065eb4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,356</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,197</x:t>
-[...97 lines deleted...]
-          <x:t>1,384</x:t>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,382</x:t>
-[...139 lines deleted...]
-          <x:t>1,870</x:t>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>