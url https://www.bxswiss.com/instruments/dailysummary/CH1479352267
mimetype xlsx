--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbe4dffed994dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80933ad474544499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a9eb3065eb4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59339cdb908c473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60366d93673542e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a9eb3065eb4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db47c44f9b5427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59339cdb908c473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,796</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>