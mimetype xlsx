--- v8 (2026-05-15)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80933ad474544499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428ffa9584554bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59339cdb908c473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8ababc16c14fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db47c44f9b5427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59339cdb908c473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c53a0860a34695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8ababc16c14fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>