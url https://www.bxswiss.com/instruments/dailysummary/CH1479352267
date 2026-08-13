--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428ffa9584554bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06b0d26885b4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8ababc16c14fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ded2a8656a4452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c53a0860a34695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8ababc16c14fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc1465c40d04242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ded2a8656a4452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>0,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,131</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>