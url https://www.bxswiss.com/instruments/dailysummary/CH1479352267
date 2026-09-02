--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06b0d26885b4b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e64000575f436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ded2a8656a4452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cf8745f53d4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc1465c40d04242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ded2a8656a4452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c03232c7f274433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cf8745f53d4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>