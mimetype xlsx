--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd6a27f9d394137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf28c83104874f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a70a0283a26416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe16494653de46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9339216357724f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a70a0283a26416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307b45ad89c5476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe16494653de46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,258</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,109</x:t>
-[...102 lines deleted...]
-          <x:t>1,622</x:t>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,464</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,392</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>