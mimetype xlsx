--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf28c83104874f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da3584b8a6e46a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe16494653de46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2559face09346cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307b45ad89c5476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe16494653de46c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa499821d764d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2559face09346cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,080</x:t>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,654</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>