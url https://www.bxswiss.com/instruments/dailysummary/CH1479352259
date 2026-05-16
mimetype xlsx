--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da3584b8a6e46a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818824560b554c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2559face09346cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81de2740bfe840bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa499821d764d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2559face09346cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dd9848fb464f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81de2740bfe840bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>