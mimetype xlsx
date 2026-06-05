--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818824560b554c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e88fc2e4dbe4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81de2740bfe840bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218c02b19a8042f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dd9848fb464f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81de2740bfe840bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867b3dedcf114eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218c02b19a8042f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>