--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e88fc2e4dbe4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9df9453568043a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218c02b19a8042f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162b24c4ee08491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867b3dedcf114eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218c02b19a8042f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed602a737f74b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162b24c4ee08491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,463</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,367</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...58 lines deleted...]
-          <x:t>0,319</x:t>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>