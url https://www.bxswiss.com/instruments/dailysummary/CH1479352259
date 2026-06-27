--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9df9453568043a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c57651668d4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162b24c4ee08491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3e4f82df094914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed602a737f74b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162b24c4ee08491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe396c9998b4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3e4f82df094914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>