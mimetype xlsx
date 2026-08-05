--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c57651668d4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ce2073e36a474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd3e4f82df094914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a9740326064dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe396c9998b4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd3e4f82df094914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c54deced7e2422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a9740326064dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>