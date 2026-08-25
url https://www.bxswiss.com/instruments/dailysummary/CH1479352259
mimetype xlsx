--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ce2073e36a474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dedbe9927684319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a9740326064dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26f4b97b6ca449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c54deced7e2422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a9740326064dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7414530acc84ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26f4b97b6ca449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,151</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,139</x:t>
-[...16 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,121</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>