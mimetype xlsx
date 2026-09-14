--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dedbe9927684319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7356d4bf198c4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26f4b97b6ca449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2f9848522d4421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7414530acc84ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26f4b97b6ca449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7378cd60cab44d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2f9848522d4421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
-[...33 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...161 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...60 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,019</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>