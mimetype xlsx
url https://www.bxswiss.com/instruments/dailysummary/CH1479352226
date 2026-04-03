--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85a1af261a24632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9ba5497c424d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e16505a39d459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78c27edfdcc4b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3b68b95b3b45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e16505a39d459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e4a1211f4744d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78c27edfdcc4b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,170</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,029</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,508</x:t>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,358</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>