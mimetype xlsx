--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9ba5497c424d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9736c352f148c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78c27edfdcc4b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02d811afe424539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e4a1211f4744d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78c27edfdcc4b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9379c708504d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02d811afe424539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,296</x:t>
-[...436 lines deleted...]
-          <x:t>1,524</x:t>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>