--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9736c352f148c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a0e0b2a701406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02d811afe424539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba8d8d136194060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9379c708504d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02d811afe424539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb14a4d091874d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba8d8d136194060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>