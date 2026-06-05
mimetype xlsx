--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a0e0b2a701406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00eda44808604b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba8d8d136194060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c5226652224063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb14a4d091874d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba8d8d136194060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c38970064ae428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c5226652224063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>