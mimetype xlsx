--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00eda44808604b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3c1e5b46a3418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c5226652224063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0331668b9ff04dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c38970064ae428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c5226652224063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4508949b064bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0331668b9ff04dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...112 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>