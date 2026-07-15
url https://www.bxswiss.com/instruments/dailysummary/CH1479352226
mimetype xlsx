--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3c1e5b46a3418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e4fcfaaad84bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0331668b9ff04dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc747d8f2934490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4508949b064bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0331668b9ff04dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6c4997d44e4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc747d8f2934490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>