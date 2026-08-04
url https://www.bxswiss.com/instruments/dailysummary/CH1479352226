--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e4fcfaaad84bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6110d70ade04d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc747d8f2934490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31173b6ad414580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6c4997d44e4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc747d8f2934490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2616ac3841aa4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31173b6ad414580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...16 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...26 lines deleted...]
-          <x:t>0,107</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>