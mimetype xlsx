--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6110d70ade04d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d3cae1aec41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31173b6ad414580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b0b474f6e44393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2616ac3841aa4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31173b6ad414580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1681b52db74433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b0b474f6e44393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...286 lines deleted...]
-          <x:t>0,109</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>