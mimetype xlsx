--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362d3cae1aec41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recac0b8ab7654e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b0b474f6e44393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d5f6d194214dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1681b52db74433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b0b474f6e44393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e235f730aea43a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d5f6d194214dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...70 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,022</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,022</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...53 lines deleted...]
-          <x:t>0,017</x:t>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>