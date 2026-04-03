--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf087b1f0e35f4911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe743047b4c84450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f75126419145ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2f627818a64d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3d96a59a3a4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f75126419145ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204881a2b9e24ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2f627818a64d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1,084</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
-[...26 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,104</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,208</x:t>
-[...58 lines deleted...]
-          <x:t>1,506</x:t>
+          <x:t>1,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>