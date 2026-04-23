--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe743047b4c84450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01957b587864c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2f627818a64d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11ec700b934454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204881a2b9e24ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2f627818a64d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521f990791f24642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11ec700b934454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,926</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,948</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,154</x:t>
-[...549 lines deleted...]
-          <x:t>1,404</x:t>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>