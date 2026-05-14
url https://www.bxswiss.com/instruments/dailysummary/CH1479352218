--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01957b587864c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4944193276d425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11ec700b934454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60d594f60c84c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521f990791f24642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11ec700b934454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf3fde896ac4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60d594f60c84c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>