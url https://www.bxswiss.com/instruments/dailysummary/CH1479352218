--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4944193276d425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da9ab9f815943df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60d594f60c84c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed05b7094e34c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf3fde896ac4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60d594f60c84c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c208d96139d4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed05b7094e34c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>