--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da9ab9f815943df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra087002a08d34837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed05b7094e34c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac58bd404e345c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c208d96139d4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed05b7094e34c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ac75c2f1f642dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac58bd404e345c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>