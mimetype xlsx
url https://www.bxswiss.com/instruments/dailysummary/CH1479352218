--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra087002a08d34837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82497f3b531341af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac58bd404e345c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec080caf72642f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ac75c2f1f642dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac58bd404e345c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f47d33a17941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec080caf72642f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,367</x:t>
-[...102 lines deleted...]
-          <x:t>0,301</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>