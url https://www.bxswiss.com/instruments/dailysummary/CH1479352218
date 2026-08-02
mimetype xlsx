--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82497f3b531341af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fd4fa842b74943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec080caf72642f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a134485df34516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f47d33a17941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec080caf72642f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71d97dac08d4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a134485df34516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>