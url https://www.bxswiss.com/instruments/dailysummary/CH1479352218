--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fd4fa842b74943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2627204e50c74b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a134485df34516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c0e8494b0541e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71d97dac08d4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a134485df34516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e066b953994c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c0e8494b0541e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,147</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...173 lines deleted...]
-          <x:t>0,098</x:t>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>