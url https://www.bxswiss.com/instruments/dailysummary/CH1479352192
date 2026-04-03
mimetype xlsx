--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d23f4bb80c4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7725313362e14140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc94a6ca385047bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e59afb8dbd14da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e57883a5ee480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc94a6ca385047bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501d4f64cef34f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e59afb8dbd14da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,827</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>