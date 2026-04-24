--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7725313362e14140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9634d0af994e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e59afb8dbd14da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f9e113875e47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501d4f64cef34f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e59afb8dbd14da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aeae091ce124030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f9e113875e47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,072</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,068</x:t>
-[...539 lines deleted...]
-          <x:t>1,296</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>