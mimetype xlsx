--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9634d0af994e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d79cd37798b41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f9e113875e47a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01653397e3dd4569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aeae091ce124030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f9e113875e47a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R775bd803c1164a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01653397e3dd4569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,820</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>