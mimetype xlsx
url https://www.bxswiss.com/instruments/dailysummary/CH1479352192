--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d79cd37798b41c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfa778bae834f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01653397e3dd4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re151183f250d4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R775bd803c1164a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01653397e3dd4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ce162299974b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re151183f250d4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>