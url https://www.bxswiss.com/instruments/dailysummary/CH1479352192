--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfa778bae834f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8451b4ce4474c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re151183f250d4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbc6e43d0604222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ce162299974b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re151183f250d4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58fa9304a204639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbc6e43d0604222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>