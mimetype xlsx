--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8451b4ce4474c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fce7ed4cf14763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbc6e43d0604222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09a29a230d449e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58fa9304a204639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbc6e43d0604222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770b8271f07a43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09a29a230d449e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>