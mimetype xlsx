--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7fce7ed4cf14763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red97805df8e746ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09a29a230d449e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6963959372f47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770b8271f07a43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09a29a230d449e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4e9fb863b14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6963959372f47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,141</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>