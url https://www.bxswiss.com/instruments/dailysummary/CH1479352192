--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red97805df8e746ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3091f600847541aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6963959372f47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3162c33969754bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4e9fb863b14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6963959372f47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24b01fbb7374a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3162c33969754bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,109</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,109</x:t>
-[...38 lines deleted...]
-          <x:t>0,092</x:t>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,086</x:t>
-[...75 lines deleted...]
-          <x:t>0,100</x:t>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...303 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,066</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>