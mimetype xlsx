--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re336402507554836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6730a8ccf44e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7421a796d044c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ea7f34c7144c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d4137dd0154880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7421a796d044c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc1ce98eb284b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ea7f34c7144c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,823</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,952</x:t>
-[...139 lines deleted...]
-          <x:t>1,306</x:t>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>