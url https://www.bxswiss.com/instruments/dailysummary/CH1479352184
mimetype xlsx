--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6730a8ccf44e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebdce9d1c4e4536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ea7f34c7144c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf90315da9ccb4713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc1ce98eb284b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ea7f34c7144c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebebd063b67247ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf90315da9ccb4713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,194</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>