--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebdce9d1c4e4536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92440f3fcf742bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf90315da9ccb4713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94231e417cb24633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebebd063b67247ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf90315da9ccb4713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3206dad8254f4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94231e417cb24633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>