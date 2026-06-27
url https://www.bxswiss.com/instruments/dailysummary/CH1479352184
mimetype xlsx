--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92440f3fcf742bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c722eb17c754014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94231e417cb24633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02c407c98b542b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3206dad8254f4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94231e417cb24633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cec490e0867454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02c407c98b542b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,303</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...26 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>