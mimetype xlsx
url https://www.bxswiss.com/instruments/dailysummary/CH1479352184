--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c722eb17c754014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebadeb0ec5ec4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02c407c98b542b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92d1c0e70204fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cec490e0867454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02c407c98b542b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf57a282ccf2446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92d1c0e70204fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>