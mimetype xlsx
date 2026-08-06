--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebadeb0ec5ec4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8c7145981f479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92d1c0e70204fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312e13c9b11d4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf57a282ccf2446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92d1c0e70204fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97abdb329b294c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312e13c9b11d4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,100</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,101</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,099</x:t>
-[...205 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
-[...26 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>