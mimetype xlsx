--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8c7145981f479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2dd15ee2504fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312e13c9b11d4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd47d9842cd4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97abdb329b294c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312e13c9b11d4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294464e3d6b945a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd47d9842cd4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,081</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>