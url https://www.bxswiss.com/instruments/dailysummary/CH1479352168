--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8175b342944032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f70378a0ec247e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf7921a702343c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2b50afafe94c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8786e3a5a8445d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf7921a702343c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ba8c3bc8c74141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2b50afafe94c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,803</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,134</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>