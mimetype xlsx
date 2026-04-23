--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f70378a0ec247e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b7b96574524b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2b50afafe94c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46116b4df9394cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ba8c3bc8c74141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2b50afafe94c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b98f202cdb41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46116b4df9394cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,250</x:t>
-[...151 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,378</x:t>
-[...43 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,306</x:t>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,302</x:t>
-[...134 lines deleted...]
-          <x:t>1,102</x:t>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>