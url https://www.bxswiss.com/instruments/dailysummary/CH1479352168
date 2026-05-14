--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b7b96574524b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e288ec9eae04aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46116b4df9394cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bae7e86fb34e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b98f202cdb41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46116b4df9394cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24eb84d8830c48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bae7e86fb34e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>