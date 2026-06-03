--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e288ec9eae04aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a23eb3278949bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bae7e86fb34e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc62ee6bc27c4903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24eb84d8830c48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bae7e86fb34e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80c4c7b498243ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc62ee6bc27c4903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>