--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a23eb3278949bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb566c245badb4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc62ee6bc27c4903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787570686c58410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80c4c7b498243ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc62ee6bc27c4903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc087d3a8761248fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787570686c58410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>