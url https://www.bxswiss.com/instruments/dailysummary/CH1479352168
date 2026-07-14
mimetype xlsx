--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb566c245badb4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefdb061e25d454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787570686c58410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ff7a8a12584586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc087d3a8761248fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787570686c58410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cca7723a2b646c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ff7a8a12584586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,251</x:t>
-[...124 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>