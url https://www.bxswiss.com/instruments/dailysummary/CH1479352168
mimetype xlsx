--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefdb061e25d454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab14fe745c4c455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ff7a8a12584586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fec7e0a13e84ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cca7723a2b646c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ff7a8a12584586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5280d767c9b64c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fec7e0a13e84ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,117</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,094</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>