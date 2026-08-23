--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab14fe745c4c455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c70b5f9ed141db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fec7e0a13e84ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adfc36a19b34b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5280d767c9b64c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fec7e0a13e84ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc283dac1ca474379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adfc36a19b34b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...60 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...107 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...6 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>