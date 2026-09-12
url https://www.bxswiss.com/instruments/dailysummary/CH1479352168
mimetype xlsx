--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c70b5f9ed141db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcc1541f96c4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adfc36a19b34b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd41415e778421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc283dac1ca474379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adfc36a19b34b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red759c3c02744b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd41415e778421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>