--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dda7d4ade347a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eef346098e64e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234fc2f0afb042b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2476143fc1434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce14c0a51ff40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234fc2f0afb042b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d09ffc2e85f461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2476143fc1434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,862</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>