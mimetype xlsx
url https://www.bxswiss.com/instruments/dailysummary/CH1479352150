--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eef346098e64e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10569f68b3314d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2476143fc1434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3bef113b0645dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d09ffc2e85f461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2476143fc1434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfb8cc5ea74442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3bef113b0645dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>