--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10569f68b3314d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e58fcb203bc41e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3bef113b0645dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8776f3dec19943a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfb8cc5ea74442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3bef113b0645dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aeeea392e8b4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8776f3dec19943a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>