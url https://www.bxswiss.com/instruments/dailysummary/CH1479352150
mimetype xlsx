--- v8 (2026-06-22)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e58fcb203bc41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb0cc2303f44b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8776f3dec19943a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0979e9e7e34d4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aeeea392e8b4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8776f3dec19943a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racfa80a294e14d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0979e9e7e34d4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>