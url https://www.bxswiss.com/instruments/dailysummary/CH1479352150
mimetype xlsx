--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb0cc2303f44b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d5c26fbfe944b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0979e9e7e34d4408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566a9dd5b68645ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racfa80a294e14d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0979e9e7e34d4408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e87fc3a54ad458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566a9dd5b68645ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,100</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,082</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...16 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...6 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...286 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,046</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>