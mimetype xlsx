--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81087bd129c04625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3ad63cc1404c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3706c0a844034dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b756317d1bd4b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af8957dffdc4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3706c0a844034dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5d7dcf62b74995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b756317d1bd4b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>