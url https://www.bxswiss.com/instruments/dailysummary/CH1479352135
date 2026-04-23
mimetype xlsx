--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3ad63cc1404c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b9fc8c26e64d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b756317d1bd4b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e9e4ec71874786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5d7dcf62b74995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b756317d1bd4b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668906d9679246e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e9e4ec71874786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...16 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,802</x:t>
-[...549 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>