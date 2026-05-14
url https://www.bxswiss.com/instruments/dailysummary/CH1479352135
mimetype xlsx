--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b9fc8c26e64d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2343f59541894a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e9e4ec71874786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c92f1664984b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668906d9679246e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e9e4ec71874786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51e81c21a2044f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c92f1664984b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>