--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2343f59541894a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d7634c6a944a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c92f1664984b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7366963662154d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51e81c21a2044f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c92f1664984b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c727556bf64b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7366963662154d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,413</x:t>
-[...65 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...58 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>