--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d7634c6a944a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ed9ebca332447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7366963662154d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286dbfde489f43a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c727556bf64b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7366963662154d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192e8b56acf44f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286dbfde489f43a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>