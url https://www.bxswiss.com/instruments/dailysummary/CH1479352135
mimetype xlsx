--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ed9ebca332447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5e482486e4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286dbfde489f43a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5facf9098ecc43f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192e8b56acf44f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286dbfde489f43a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eaad44c518d426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5facf9098ecc43f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,211</x:t>
-[...124 lines deleted...]
-          <x:t>0,203</x:t>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>