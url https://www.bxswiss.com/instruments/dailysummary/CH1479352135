--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f5e482486e4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e7016531684e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5facf9098ecc43f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b86a46b2fd44b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eaad44c518d426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5facf9098ecc43f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3376f9f9954d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b86a46b2fd44b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>