--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e7016531684e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996b87239ff24c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b86a46b2fd44b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33edc88d57b141ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3376f9f9954d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b86a46b2fd44b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7dee56b9904853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33edc88d57b141ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,083</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,083</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,052</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,048</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>