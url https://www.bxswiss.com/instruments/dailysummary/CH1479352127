--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf817b0c999b243ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dc7c3c3b554ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ccb83fa93c41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55fdfbeda734b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b775ecd2e14fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ccb83fa93c41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6141fa17fa2400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55fdfbeda734b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>