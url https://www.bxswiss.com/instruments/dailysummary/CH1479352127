--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dc7c3c3b554ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a17c4bb5d34f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55fdfbeda734b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233dee745e2c4840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6141fa17fa2400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55fdfbeda734b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2387e39bbf934116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233dee745e2c4840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,868</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,902</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>0,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>