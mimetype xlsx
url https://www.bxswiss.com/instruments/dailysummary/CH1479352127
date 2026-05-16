--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a17c4bb5d34f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c7cecef20d456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233dee745e2c4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051d22a3159941a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2387e39bbf934116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233dee745e2c4840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880a962e9a724e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051d22a3159941a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>