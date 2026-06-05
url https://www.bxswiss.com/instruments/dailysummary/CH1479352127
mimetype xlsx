--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c7cecef20d456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c2b944399f4539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051d22a3159941a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ddd3c612c84cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880a962e9a724e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051d22a3159941a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8b25d11d414488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ddd3c612c84cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>