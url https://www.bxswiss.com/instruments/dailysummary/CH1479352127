--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c2b944399f4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d66304b13d454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ddd3c612c84cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd1b9bbb207471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8b25d11d414488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ddd3c612c84cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed40abcc15b4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd1b9bbb207471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>0,211</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,219</x:t>
-[...53 lines deleted...]
-          <x:t>0,213</x:t>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,195</x:t>
-[...134 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>