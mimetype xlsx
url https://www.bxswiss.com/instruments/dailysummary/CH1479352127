--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d66304b13d454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c4eb0ad63b421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd1b9bbb207471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7e2065d41d4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed40abcc15b4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd1b9bbb207471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b9cc997e2d4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7e2065d41d4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,109</x:t>
-[...102 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,098</x:t>
-[...16 lines deleted...]
-          <x:t>0,113</x:t>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>