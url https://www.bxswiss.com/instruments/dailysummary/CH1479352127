--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c4eb0ad63b421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aee752a2a2a4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7e2065d41d4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea5eb91f8ff4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b9cc997e2d4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7e2065d41d4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf40c6bd9914bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea5eb91f8ff4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>