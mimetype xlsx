--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d426e5308c74052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884ce74d38f0471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bce585a34b3499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7668c0f1d876429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9614cd8581004877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bce585a34b3499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dfee6e12a047b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7668c0f1d876429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>