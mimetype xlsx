--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884ce74d38f0471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbfe65f65bf473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7668c0f1d876429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55ef74b0fc240a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dfee6e12a047b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7668c0f1d876429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f95c370b70e444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55ef74b0fc240a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,650</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,806</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>