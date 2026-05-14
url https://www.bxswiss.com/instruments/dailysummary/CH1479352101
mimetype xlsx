--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbfe65f65bf473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a2d2f9119b430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc55ef74b0fc240a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66a278d37384ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f95c370b70e444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc55ef74b0fc240a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a0c2d6bff84f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66a278d37384ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>