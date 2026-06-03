--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a2d2f9119b430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59921677ccf4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re66a278d37384ca1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c952d5072344df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a0c2d6bff84f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re66a278d37384ca1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f145f1645f4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c952d5072344df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>