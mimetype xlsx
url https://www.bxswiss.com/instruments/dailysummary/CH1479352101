--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59921677ccf4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d303771ac140c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c952d5072344df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f7876fa5134aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f145f1645f4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c952d5072344df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2c619895f49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f7876fa5134aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>