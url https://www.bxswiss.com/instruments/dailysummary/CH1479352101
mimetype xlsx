--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d303771ac140c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf377755b79d45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f7876fa5134aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95786935c25446ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2c619895f49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f7876fa5134aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba947a673fcc4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95786935c25446ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>