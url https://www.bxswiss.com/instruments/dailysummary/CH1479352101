--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf377755b79d45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5683ee02fc40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95786935c25446ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf86a364ddb46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba947a673fcc4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95786935c25446ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a470d875454345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf86a364ddb46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>