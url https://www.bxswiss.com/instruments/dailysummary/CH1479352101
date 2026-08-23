--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5683ee02fc40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d84caa92284d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf86a364ddb46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c3d5305c164b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a470d875454345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf86a364ddb46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7282c6ee0a204a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c3d5305c164b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...60 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,051</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,048</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,053</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,051</x:t>
-[...33 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,033</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>