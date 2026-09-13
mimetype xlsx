--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d84caa92284d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf462758b45054946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c3d5305c164b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4b6d6ef8704471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7282c6ee0a204a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c3d5305c164b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a63af0c8b14ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4b6d6ef8704471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>