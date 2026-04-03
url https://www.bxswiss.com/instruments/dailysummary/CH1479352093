--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069ea31f27a5445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8cc35b52384bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0616a427a3ee4d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9000b6bf713e46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea4a3861f784265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0616a427a3ee4d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39bd94c07bc497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9000b6bf713e46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>