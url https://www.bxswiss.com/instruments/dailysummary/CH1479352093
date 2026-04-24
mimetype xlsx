--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8cc35b52384bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4816de262844007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9000b6bf713e46bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c0966947f624031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39bd94c07bc497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9000b6bf713e46bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce9a680b8054660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c0966947f624031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,606</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,526</x:t>
-[...566 lines deleted...]
-          <x:t>0,746</x:t>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>