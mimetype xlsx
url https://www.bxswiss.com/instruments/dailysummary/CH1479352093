--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4816de262844007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b38cb74700428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c0966947f624031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e4f75e9d694570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce9a680b8054660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c0966947f624031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587339ca091347b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e4f75e9d694570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,372</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>