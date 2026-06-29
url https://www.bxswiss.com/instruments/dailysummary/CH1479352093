--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b38cb74700428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4800b68d86a94637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e4f75e9d694570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e354360a0f4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587339ca091347b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e4f75e9d694570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cb81aab25348d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e354360a0f4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,181</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...65 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,141</x:t>
-[...4 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>