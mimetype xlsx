--- v8 (2026-06-29)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4800b68d86a94637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d649aad128449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e354360a0f4d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3af44880c5a4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cb81aab25348d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e354360a0f4d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc384b930809e4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3af44880c5a4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...26 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
-[...16 lines deleted...]
-          <x:t>0,113</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...97 lines deleted...]
-          <x:t>0,096</x:t>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,082</x:t>
-[...16 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>