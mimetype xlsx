--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d649aad128449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d792b1faeb44ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3af44880c5a4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734d380300ff4091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc384b930809e4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3af44880c5a4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c6f482ba94b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734d380300ff4091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...404 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...70 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,044</x:t>
-[...4 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>