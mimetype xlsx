--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a4ea594cc644ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936b44a745c24d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08ffc5952a4243ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92629250f86749fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fea1af9a3947db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08ffc5952a4243ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ed4b42c645449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92629250f86749fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,704</x:t>
-[...112 lines deleted...]
-          <x:t>0,796</x:t>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>