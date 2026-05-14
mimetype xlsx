--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936b44a745c24d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re167069b53b84a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92629250f86749fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db1453193b14b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ed4b42c645449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92629250f86749fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54457aab01af47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db1453193b14b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>