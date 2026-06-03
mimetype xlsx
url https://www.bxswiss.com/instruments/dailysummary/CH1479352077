--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re167069b53b84a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f949fb1639b4a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db1453193b14b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc652d41415c445c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54457aab01af47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db1453193b14b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac83b74fb5b4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc652d41415c445c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>