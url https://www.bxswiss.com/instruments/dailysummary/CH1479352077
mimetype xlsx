--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f949fb1639b4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d4470ede294095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc652d41415c445c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a5c990ac504323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac83b74fb5b4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc652d41415c445c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf19a6096a44095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a5c990ac504323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>