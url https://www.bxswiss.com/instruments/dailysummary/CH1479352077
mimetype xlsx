--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d4470ede294095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf672671e031b44a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a5c990ac504323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22aa9854ee7e4842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf19a6096a44095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a5c990ac504323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a697c3a2017458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22aa9854ee7e4842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,139</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>