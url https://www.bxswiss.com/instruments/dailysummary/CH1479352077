--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf672671e031b44a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3be8a63c07e4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22aa9854ee7e4842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a47344aa7c4b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a697c3a2017458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22aa9854ee7e4842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57517181fc04e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a47344aa7c4b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>