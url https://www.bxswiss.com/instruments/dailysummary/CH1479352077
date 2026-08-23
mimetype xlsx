--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3be8a63c07e4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed385bf150f437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a47344aa7c4b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7131271a588742af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57517181fc04e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a47344aa7c4b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3856419ea4114f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7131271a588742af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,050</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>0,037</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>