--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed385bf150f437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7748d338cdd463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7131271a588742af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273144077c954aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3856419ea4114f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7131271a588742af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ec5da707f8418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273144077c954aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,010</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>