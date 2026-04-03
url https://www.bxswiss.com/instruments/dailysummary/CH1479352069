--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09afd7c95def4eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcb318c21a84131" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711da5e647834fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a6fffaa8da4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1f94babe444b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711da5e647834fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75fd37ec10748d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a6fffaa8da4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,439</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...151 lines deleted...]
-          <x:t>0,536</x:t>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...16 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,521</x:t>
-[...124 lines deleted...]
-          <x:t>0,574</x:t>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,544</x:t>
-[...85 lines deleted...]
-          <x:t>0,744</x:t>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>