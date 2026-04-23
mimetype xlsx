--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdcb318c21a84131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42526947f60843c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a6fffaa8da4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8a09bea21a49fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75fd37ec10748d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a6fffaa8da4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98981a43a854948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8a09bea21a49fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,521</x:t>
-[...26 lines deleted...]
-          <x:t>0,446</x:t>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,566</x:t>
-[...549 lines deleted...]
-          <x:t>0,642</x:t>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>