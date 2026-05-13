--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42526947f60843c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a841ad7bf23429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8a09bea21a49fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8694fb82954b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98981a43a854948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8a09bea21a49fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b089dd0a2d4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8694fb82954b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>