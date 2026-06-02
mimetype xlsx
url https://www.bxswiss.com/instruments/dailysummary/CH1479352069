--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a841ad7bf23429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf79dbee802b4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8694fb82954b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1de5aa36634edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b089dd0a2d4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8694fb82954b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87251b03f277484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1de5aa36634edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>