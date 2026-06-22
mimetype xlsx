--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf79dbee802b4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc962c0998ab14692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1de5aa36634edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb5f6515834498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87251b03f277484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1de5aa36634edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbdbecd35124fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb5f6515834498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>