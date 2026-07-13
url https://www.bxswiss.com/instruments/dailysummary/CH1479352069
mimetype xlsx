--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc962c0998ab14692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efd2919d3f84dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb5f6515834498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3751dab60bf4bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbdbecd35124fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb5f6515834498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4acba6ab9448df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3751dab60bf4bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
-[...16 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>