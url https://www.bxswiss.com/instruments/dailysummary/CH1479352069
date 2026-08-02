--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efd2919d3f84dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c311e06365428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3751dab60bf4bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d9b231cc174177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4acba6ab9448df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3751dab60bf4bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6222ea0d1d9c4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d9b231cc174177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...26 lines deleted...]
-          <x:t>0,056</x:t>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,046</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>