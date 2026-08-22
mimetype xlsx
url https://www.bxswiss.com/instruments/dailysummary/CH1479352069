--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c311e06365428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1209108a724a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d9b231cc174177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c96d801b1547b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6222ea0d1d9c4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d9b231cc174177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31845d8972bb4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c96d801b1547b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,056</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,042</x:t>
-[...26 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>0,032</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,026</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>