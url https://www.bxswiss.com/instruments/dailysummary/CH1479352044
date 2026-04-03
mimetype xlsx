--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3a5a4c18594081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb850426e8421490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91753c99ff24c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153c2e3ca47b4db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f07a5bd6494f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91753c99ff24c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e60823cc8d4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153c2e3ca47b4db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>