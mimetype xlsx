--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb850426e8421490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf94abdcc18c42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153c2e3ca47b4db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac03c955b30045d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e60823cc8d4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153c2e3ca47b4db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c4eb95111e46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac03c955b30045d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,492</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,428</x:t>
-[...566 lines deleted...]
-          <x:t>0,596</x:t>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>