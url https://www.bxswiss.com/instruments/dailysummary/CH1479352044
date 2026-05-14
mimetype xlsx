--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf94abdcc18c42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa09f05aa1b4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac03c955b30045d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re421f18eee084938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c4eb95111e46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac03c955b30045d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187d47e26eb04122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re421f18eee084938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,396</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>