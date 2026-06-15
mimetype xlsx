--- v9 (2026-05-14)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa09f05aa1b4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a3d65629ae44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re421f18eee084938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c82522cbdc45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187d47e26eb04122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re421f18eee084938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26dc0f6da96743ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c82522cbdc45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,224</x:t>
-[...4 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,224</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>