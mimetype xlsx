--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a3d65629ae44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690ab81ef0584538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c82522cbdc45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93637528033742be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26dc0f6da96743ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c82522cbdc45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b5da0ffcc94442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93637528033742be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>0,157</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...92 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,117</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,121</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,109</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>