--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690ab81ef0584538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7764fffa71544df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93637528033742be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20b0e150a9a4e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b5da0ffcc94442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93637528033742be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ad3aaadc584b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20b0e150a9a4e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...124 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,070</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>