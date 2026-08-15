--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7764fffa71544df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4f54ea4c024e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20b0e150a9a4e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5500390a895e42d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ad3aaadc584b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20b0e150a9a4e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aec7a534b764db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5500390a895e42d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...21 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...97 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>