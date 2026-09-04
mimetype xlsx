--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4f54ea4c024e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880108ecb6434e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5500390a895e42d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1423b69a354160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aec7a534b764db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5500390a895e42d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29359a5ec82848c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1423b69a354160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,50 +393,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>