--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f821f3daf9644bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ab6c6f2f474920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47fc03fd382a47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1276b89b8f4555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad389443142402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47fc03fd382a47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97451fb329bc4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1276b89b8f4555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>0,468</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,411</x:t>
-[...97 lines deleted...]
-          <x:t>0,474</x:t>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,474</x:t>
-[...92 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,652</x:t>
-[...36 lines deleted...]
-          <x:t>0,648</x:t>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>