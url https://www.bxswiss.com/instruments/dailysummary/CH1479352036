--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ab6c6f2f474920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1913333ad00c4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1276b89b8f4555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f4b7a09fc14625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97451fb329bc4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1276b89b8f4555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15940d0a8b364a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f4b7a09fc14625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>0,554</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>