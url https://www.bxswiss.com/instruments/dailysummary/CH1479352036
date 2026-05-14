--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1913333ad00c4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2bebf857e64a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f4b7a09fc14625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd901b745b32344ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15940d0a8b364a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f4b7a09fc14625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5597554d9104b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd901b745b32344ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,426</x:t>
-[...21 lines deleted...]
-          <x:t>0,368</x:t>
+          <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>