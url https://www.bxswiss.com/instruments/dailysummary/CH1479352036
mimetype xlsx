--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2bebf857e64a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ce58e9d9f24e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd901b745b32344ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c86017a363412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5597554d9104b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd901b745b32344ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a7ae2fd845483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c86017a363412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,244</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,206</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,200</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,208</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>