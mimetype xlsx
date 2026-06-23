--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ce58e9d9f24e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce0f938962a434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c86017a363412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6098dc0a69ac4252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a7ae2fd845483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c86017a363412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e338f8a394f4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6098dc0a69ac4252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>