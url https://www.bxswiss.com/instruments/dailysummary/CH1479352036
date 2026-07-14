--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce0f938962a434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664b1ef7d1a642cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6098dc0a69ac4252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8713c609b61489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e338f8a394f4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6098dc0a69ac4252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e42a2f4fdc46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8713c609b61489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,117</x:t>
-[...26 lines deleted...]
-          <x:t>0,113</x:t>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>