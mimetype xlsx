--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664b1ef7d1a642cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98858cab19a04771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8713c609b61489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb709d0b9befc46b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e42a2f4fdc46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8713c609b61489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd95d8a5a1ca4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb709d0b9befc46b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,040</x:t>
-[...21 lines deleted...]
-          <x:t>0,042</x:t>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,040</x:t>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...70 lines deleted...]
-          <x:t>0,034</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
-[...16 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>