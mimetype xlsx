--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98858cab19a04771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8074d906dbf4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb709d0b9befc46b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb43aef3f704d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd95d8a5a1ca4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb709d0b9befc46b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a86c2db734f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb43aef3f704d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,040</x:t>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...70 lines deleted...]
-          <x:t>0,034</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
-[...16 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,024</x:t>
-[...173 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>