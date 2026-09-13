--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8074d906dbf4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0128b7c6224644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb43aef3f704d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaec3e982fce4ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a86c2db734f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb43aef3f704d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1a10f9ef2049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaec3e982fce4ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>