--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b34bec5f1e9477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38746a046154523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473362e6527141c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb239c2b19b7e4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054ecdaccb484840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473362e6527141c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f20f66a38b41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb239c2b19b7e4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,444</x:t>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>