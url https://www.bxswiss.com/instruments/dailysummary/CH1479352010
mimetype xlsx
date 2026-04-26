--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38746a046154523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8e76aa0ad74ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb239c2b19b7e4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf32cb375c7486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f20f66a38b41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb239c2b19b7e4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f4f3d3ce654a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf32cb375c7486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,376</x:t>
-[...544 lines deleted...]
-          <x:t>0,514</x:t>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>