--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8e76aa0ad74ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1457197eed3e4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf32cb375c7486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e445ad810a14160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f4f3d3ce654a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf32cb375c7486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a350acced0422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e445ad810a14160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>