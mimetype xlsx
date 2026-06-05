--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1457197eed3e4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2b46fa65c74d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e445ad810a14160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79195f06a1cb49e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a350acced0422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e445ad810a14160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79a26730c874dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79195f06a1cb49e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,208</x:t>
-[...87 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,184</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>