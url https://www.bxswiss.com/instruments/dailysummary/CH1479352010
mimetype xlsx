--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2b46fa65c74d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445352b6435444fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79195f06a1cb49e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7918dc73984389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79a26730c874dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79195f06a1cb49e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8101febe1b845c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7918dc73984389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...16 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,109</x:t>
-[...26 lines deleted...]
-          <x:t>0,105</x:t>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,105</x:t>
-[...80 lines deleted...]
-          <x:t>0,096</x:t>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>