--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445352b6435444fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b0ea63706240d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7918dc73984389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a17505c2544e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8101febe1b845c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7918dc73984389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d1fc40e44e49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a17505c2544e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>