--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b0ea63706240d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1d1d8628934962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a17505c2544e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3985017bfdb4fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d1fc40e44e49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a17505c2544e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5354d93b94fb4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3985017bfdb4fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,037</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...26 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...70 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
-[...6 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...26 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>