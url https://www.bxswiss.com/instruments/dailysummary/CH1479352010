--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1d1d8628934962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0d28fc7804404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3985017bfdb4fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ce0731fc444fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5354d93b94fb4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3985017bfdb4fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8b1206ce9d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ce0731fc444fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...26 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...70 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
-[...6 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...60 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>