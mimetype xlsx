--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0d28fc7804404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d063fa2740d4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ce0731fc444fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e43b4ec9884097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8b1206ce9d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ce0731fc444fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725c3f773ae7466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e43b4ec9884097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>