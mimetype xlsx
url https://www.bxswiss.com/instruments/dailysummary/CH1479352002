--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bab1950d9844387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f8a559be4745b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4efa0cd754744b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1ed6f34a034f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a4457794a794898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4efa0cd754744b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c6b621fc31474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1ed6f34a034f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,410</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,416</x:t>
-[...21 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,508</x:t>
-[...107 lines deleted...]
-          <x:t>0,568</x:t>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>