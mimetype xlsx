--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f8a559be4745b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaecd7c8cb10437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1ed6f34a034f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9d4471438d4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c6b621fc31474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1ed6f34a034f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ff2ecc143848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9d4471438d4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,418</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,416</x:t>
-[...21 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>0,478</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>