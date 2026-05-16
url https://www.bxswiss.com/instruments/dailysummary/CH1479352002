--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaecd7c8cb10437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc638e65b3d684596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9d4471438d4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a62eed9845b46e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ff2ecc143848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9d4471438d4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8556ac2464244d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a62eed9845b46e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,284</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,256</x:t>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,288</x:t>
-[...26 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
-[...80 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>