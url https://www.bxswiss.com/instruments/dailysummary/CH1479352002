--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc638e65b3d684596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85b820a909147c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a62eed9845b46e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7617dbb0eb94050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8556ac2464244d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a62eed9845b46e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1ec9417ff947e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7617dbb0eb94050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
-[...151 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,194</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>