--- v9 (2026-06-06)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85b820a909147c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f1a6066fbf4ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7617dbb0eb94050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6182e597054cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1ec9417ff947e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7617dbb0eb94050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd584bba13a646f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6182e597054cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,117</x:t>
-[...43 lines deleted...]
-          <x:t>0,117</x:t>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...9 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>