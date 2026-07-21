--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f1a6066fbf4ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9513fa97864963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6182e597054cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105f93e23b334696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd584bba13a646f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6182e597054cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3252e59ab04e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105f93e23b334696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,068</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,066</x:t>
-[...43 lines deleted...]
-          <x:t>0,062</x:t>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>