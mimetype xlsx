--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9513fa97864963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636529ff9afd4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105f93e23b334696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9bf7a6e7f2d4c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3252e59ab04e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105f93e23b334696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf2c00a01174f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9bf7a6e7f2d4c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479352002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,029</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...6 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>