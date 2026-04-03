--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36ec1dc462148a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f52b5322d54aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ffda3cc6e9455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a50bd495264657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9b47d447cb41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ffda3cc6e9455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6914634905b84532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a50bd495264657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>