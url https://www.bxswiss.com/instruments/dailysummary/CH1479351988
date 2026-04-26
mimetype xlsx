--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f52b5322d54aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c759e161a394493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a50bd495264657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef7872e523f4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6914634905b84532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a50bd495264657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c76a3f7d6c483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef7872e523f4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,410</x:t>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,406</x:t>
-[...539 lines deleted...]
-          <x:t>0,446</x:t>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>