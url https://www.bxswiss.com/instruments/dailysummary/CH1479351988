--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c759e161a394493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe418cf3e5e4ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef7872e523f4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19077432b18b4678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c76a3f7d6c483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef7872e523f4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912d4424d6ed4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19077432b18b4678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>