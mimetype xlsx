--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe418cf3e5e4ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224d9ca7440044a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19077432b18b4678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cf9285d602434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912d4424d6ed4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19077432b18b4678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bccf717e26a4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cf9285d602434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...141 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,204</x:t>
-[...26 lines deleted...]
-          <x:t>0,214</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,186</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...43 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,168</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...107 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>