--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224d9ca7440044a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34112c60a3604562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cf9285d602434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6895820a661442e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bccf717e26a4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cf9285d602434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf287dff2455e4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6895820a661442e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,117</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,109</x:t>
-[...43 lines deleted...]
-          <x:t>0,109</x:t>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...80 lines deleted...]
-          <x:t>0,084</x:t>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>