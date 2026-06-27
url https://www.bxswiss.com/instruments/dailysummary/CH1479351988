--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34112c60a3604562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537ffd708be3490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6895820a661442e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2746d0d5e01d4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf287dff2455e4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6895820a661442e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40b27aedea241e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2746d0d5e01d4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>