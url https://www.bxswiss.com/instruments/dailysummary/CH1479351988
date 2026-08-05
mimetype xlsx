--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537ffd708be3490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afe214ac633476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2746d0d5e01d4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50eab8771c9f4e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40b27aedea241e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2746d0d5e01d4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbded505841764da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50eab8771c9f4e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>