--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afe214ac633476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe524d02cce2445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50eab8771c9f4e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f5762177f04244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbded505841764da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50eab8771c9f4e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd536630cca46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f5762177f04244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,026</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,026</x:t>
-[...97 lines deleted...]
-          <x:t>0,022</x:t>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...21 lines deleted...]
-          <x:t>0,021</x:t>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>