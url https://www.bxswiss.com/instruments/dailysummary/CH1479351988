--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe524d02cce2445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d04ab75669449a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f5762177f04244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2441e2d82e9e4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd536630cca46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f5762177f04244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5080cd87fab74f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2441e2d82e9e4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
@@ -717,50 +252,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>