--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89dd1fc15294510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812a5203ef9544b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e75cf545a014901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re008a6949a8e4308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913b636c8b9f4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e75cf545a014901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fc36dd8f124cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re008a6949a8e4308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>0,364</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...26 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,368</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,508</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,442</x:t>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>