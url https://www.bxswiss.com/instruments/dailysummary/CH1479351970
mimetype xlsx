--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812a5203ef9544b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09679b9f39824eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re008a6949a8e4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re434137380e548e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fc36dd8f124cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re008a6949a8e4308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656d58262bb545a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re434137380e548e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,302</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>