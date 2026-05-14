--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09679b9f39824eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79b61bbac244b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re434137380e548e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d835c521144550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656d58262bb545a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re434137380e548e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446e55ca73b94280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d835c521144550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>