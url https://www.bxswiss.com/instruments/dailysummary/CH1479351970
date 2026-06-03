--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79b61bbac244b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acbd96bf7b14b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d835c521144550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ca8703607f40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446e55ca73b94280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d835c521144550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8e8c83532f4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ca8703607f40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,218</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,214</x:t>
-[...141 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...16 lines deleted...]
-          <x:t>0,198</x:t>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,172</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...80 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>