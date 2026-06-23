--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acbd96bf7b14b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779a97603bb04772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ca8703607f40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53e2795f8ad443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8e8c83532f4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ca8703607f40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054ad8664b7f4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53e2795f8ad443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>