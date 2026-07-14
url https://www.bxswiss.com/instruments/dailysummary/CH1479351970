--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779a97603bb04772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2477fb45cd714ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53e2795f8ad443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990458cee31b4098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054ad8664b7f4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53e2795f8ad443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adc8ee10cfd4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990458cee31b4098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>