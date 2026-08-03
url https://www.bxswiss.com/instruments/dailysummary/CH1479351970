--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2477fb45cd714ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ebb75de55a437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990458cee31b4098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835b66dd28bb4868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adc8ee10cfd4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990458cee31b4098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673d04f742d1408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835b66dd28bb4868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,037</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,036</x:t>
-[...26 lines deleted...]
-          <x:t>0,032</x:t>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,023</x:t>
-[...26 lines deleted...]
-          <x:t>0,019</x:t>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>