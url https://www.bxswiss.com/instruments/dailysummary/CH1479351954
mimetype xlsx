--- v5 (2026-03-14)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a68a8812e0411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990becf4ea3e494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66624bce9a2446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34d9f6925fc475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d2a44532824775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66624bce9a2446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c893a2af46c43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34d9f6925fc475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...409 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,334</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...181 lines deleted...]
-          <x:t>0,468</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>