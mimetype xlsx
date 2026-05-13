--- v6 (2026-04-15)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R990becf4ea3e494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684d4d32932b425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34d9f6925fc475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc619086ed0f496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c893a2af46c43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34d9f6925fc475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6ca3d94c224c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc619086ed0f496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...473 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>