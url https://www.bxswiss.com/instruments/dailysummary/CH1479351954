--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684d4d32932b425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9f727a0f52453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc619086ed0f496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fa106719fa437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6ca3d94c224c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc619086ed0f496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e36a006a0fa48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fa106719fa437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,200</x:t>
-[...124 lines deleted...]
-          <x:t>0,178</x:t>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...43 lines deleted...]
-          <x:t>0,182</x:t>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,162</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,144</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,142</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,144</x:t>
-[...53 lines deleted...]
-          <x:t>0,152</x:t>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>