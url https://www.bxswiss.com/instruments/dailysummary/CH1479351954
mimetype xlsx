--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9f727a0f52453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889eb35763c74f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fa106719fa437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473d126534134cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e36a006a0fa48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fa106719fa437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ad9c3904cb4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473d126534134cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>