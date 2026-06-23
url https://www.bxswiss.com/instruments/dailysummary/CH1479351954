--- v9 (2026-06-23)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889eb35763c74f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc550bb70988b4b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473d126534134cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d01b9d710942ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ad9c3904cb4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473d126534134cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbea5e3efd47486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d01b9d710942ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,424 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,101</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...237 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>