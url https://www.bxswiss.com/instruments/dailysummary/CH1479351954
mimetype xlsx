--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc550bb70988b4b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f22eb4809743a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d01b9d710942ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf334c047b74d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbea5e3efd47486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d01b9d710942ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9e20beaf55443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf334c047b74d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>