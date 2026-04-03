--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d058bc3ca98404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c28014bad1459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da5f39712e14461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adf3a6f794e459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f30674eda34720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da5f39712e14461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3f26f42980478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adf3a6f794e459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>