--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c28014bad1459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c91eaf28c0843c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adf3a6f794e459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351bb09227ab465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3f26f42980478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adf3a6f794e459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16224f351b04259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351bb09227ab465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,342</x:t>
-[...60 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,298</x:t>
-[...522 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>