--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c91eaf28c0843c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd580e2b28e2c4c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351bb09227ab465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8595795f2db4420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16224f351b04259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351bb09227ab465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4232ad594ff84ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8595795f2db4420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,138</x:t>
-[...232 lines deleted...]
-          <x:t>0,172</x:t>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>