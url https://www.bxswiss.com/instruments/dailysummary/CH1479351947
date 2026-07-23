--- v8 (2026-05-14)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd580e2b28e2c4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218f23eafdf54580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8595795f2db4420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4937d6bc8f994dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4232ad594ff84ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8595795f2db4420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8723ae0b104a4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4937d6bc8f994dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...409 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,218</x:t>
-[...48 lines deleted...]
-          <x:t>0,381</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...43 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>