--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218f23eafdf54580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28dc72993ee43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4937d6bc8f994dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra838175221654232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8723ae0b104a4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4937d6bc8f994dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346fab9e8f964b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra838175221654232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...21 lines deleted...]
-          <x:t>0,433</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,419</x:t>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,433</x:t>
-[...6 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
-[...16 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...63 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>