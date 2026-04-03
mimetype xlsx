--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7118ff53212644d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4ff1b6de9c46a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e8255b0a744061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce2fe4017104c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5edd570068b744dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e8255b0a744061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d0cb0137484b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce2fe4017104c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>