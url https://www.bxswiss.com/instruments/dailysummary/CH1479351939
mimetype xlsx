--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4ff1b6de9c46a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdea4267967645ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce2fe4017104c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb68df16f4e4732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d0cb0137484b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce2fe4017104c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04996b274f534b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb68df16f4e4732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,196</x:t>
-[...21 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,164</x:t>
-[...220 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>