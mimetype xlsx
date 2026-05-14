--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdea4267967645ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc234ca3233ba45f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb68df16f4e4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62bd6869a6804b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04996b274f534b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb68df16f4e4732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a28e113e17b41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62bd6869a6804b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,164</x:t>
-[...443 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,394</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>