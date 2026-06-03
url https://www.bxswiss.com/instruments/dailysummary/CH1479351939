--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc234ca3233ba45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12a86d5877949df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62bd6869a6804b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba90a477f7641dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a28e113e17b41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62bd6869a6804b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b27a89b10f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba90a477f7641dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,291</x:t>
-[...11 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,387</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...19 lines deleted...]
-          <x:t>0,359</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>