--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12a86d5877949df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68192efabf374b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba90a477f7641dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e7ceb1f6804946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b27a89b10f4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba90a477f7641dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4028115d9a324a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e7ceb1f6804946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,341</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,291</x:t>
-[...448 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...21 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,541</x:t>
-[...38 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>