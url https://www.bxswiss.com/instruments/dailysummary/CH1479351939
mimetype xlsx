--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68192efabf374b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd987fc36712a4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e7ceb1f6804946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2278e3b5a7694056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4028115d9a324a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e7ceb1f6804946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fad4bf4dbcb4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2278e3b5a7694056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...31 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,489</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,477</x:t>
-[...70 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...355 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>