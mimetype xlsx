--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd987fc36712a4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra961a5df58a44cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2278e3b5a7694056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15bc8babb9cb47c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fad4bf4dbcb4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2278e3b5a7694056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed212c17a6442d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15bc8babb9cb47c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>