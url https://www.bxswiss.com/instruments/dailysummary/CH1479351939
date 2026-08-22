--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra961a5df58a44cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c8105a7c20406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15bc8babb9cb47c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39d2747a5274327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed212c17a6442d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15bc8babb9cb47c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fa1813b4ce4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39d2747a5274327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,741</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>