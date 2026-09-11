--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c8105a7c20406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6528a2a3fbcb41d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39d2747a5274327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86ce1dfc6274767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fa1813b4ce4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39d2747a5274327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1156ffbd12047cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86ce1dfc6274767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...296 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>