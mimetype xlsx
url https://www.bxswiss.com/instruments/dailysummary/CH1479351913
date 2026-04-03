--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6230a973c946cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f35aa4dc55a4244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1702b1a787a4891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1743c9c868ce49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066b704ad2644af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1702b1a787a4891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d36f261fde47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1743c9c868ce49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>