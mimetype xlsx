--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f35aa4dc55a4244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re249f0cdd4974538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1743c9c868ce49bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a177dcc7be47a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d36f261fde47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1743c9c868ce49bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8c0fd867cb4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a177dcc7be47a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,428</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,374</x:t>
-[...463 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>