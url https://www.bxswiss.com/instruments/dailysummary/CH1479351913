--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re249f0cdd4974538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dff7c822f1a4e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a177dcc7be47a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613288936731434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8c0fd867cb4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a177dcc7be47a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2eee8803fc4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613288936731434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>