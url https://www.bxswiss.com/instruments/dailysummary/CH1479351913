--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dff7c822f1a4e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3408903753cd446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613288936731434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd46e76758a43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2eee8803fc4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613288936731434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17016f29679e497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd46e76758a43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...11 lines deleted...]
-          <x:t>0,313</x:t>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>0,437</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>