--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3408903753cd446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3604679ae84422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd46e76758a43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9a9a2bd49f4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17016f29679e497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd46e76758a43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d280d8163e943c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9a9a2bd49f4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...330 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,669</x:t>
-[...63 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>