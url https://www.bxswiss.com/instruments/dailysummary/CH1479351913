--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3604679ae84422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88cecf165aaa4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9a9a2bd49f4777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9142fa136c754523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d280d8163e943c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9a9a2bd49f4777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0f52ff27b24fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9142fa136c754523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,551</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>0,679</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...4 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>