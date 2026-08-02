--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88cecf165aaa4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d722f30b9464fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9142fa136c754523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfb902322be4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0f52ff27b24fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9142fa136c754523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93557155d1914d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfb902322be4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,759</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>