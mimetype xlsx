--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d722f30b9464fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e63acd1ebb941c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfb902322be4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e12c9d87124358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93557155d1914d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfb902322be4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0ac10d417844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e12c9d87124358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,833</x:t>
-[...48 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,873</x:t>
-[...274 lines deleted...]
-          <x:t>0,463</x:t>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>