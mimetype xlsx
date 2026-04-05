--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf03bf2df044c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1477ea2bbd4183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d001365cc64d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f99eef210149de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ffd279cac848cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d001365cc64d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e285b3c373f4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f99eef210149de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>