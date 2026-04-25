--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1477ea2bbd4183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8355259efc864e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f99eef210149de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7ba176c1b74a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e285b3c373f4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f99eef210149de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8293b7448964a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7ba176c1b74a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,684</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,668</x:t>
-[...87 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,538</x:t>
-[...468 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>