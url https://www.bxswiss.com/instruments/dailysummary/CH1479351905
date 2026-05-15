--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8355259efc864e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7b6dda30914796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7ba176c1b74a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8dd5a7d3f4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8293b7448964a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7ba176c1b74a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra486d2ec44e54527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8dd5a7d3f4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,368</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>