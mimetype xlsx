--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7b6dda30914796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffd85bd5b124aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd8dd5a7d3f4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908b6ca0ac2f4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra486d2ec44e54527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd8dd5a7d3f4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52245727a2af4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908b6ca0ac2f4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>