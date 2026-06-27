--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffd85bd5b124aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ac58fd06fb4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908b6ca0ac2f4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03067f17dc5444e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52245727a2af4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908b6ca0ac2f4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee0094e0b614e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03067f17dc5444e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,651</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...43 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>0,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>