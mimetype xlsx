--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ac58fd06fb4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43552bd991074568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03067f17dc5444e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae335d71c424154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee0094e0b614e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03067f17dc5444e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd688dc01ecb4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae335d71c424154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,733</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,971</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>