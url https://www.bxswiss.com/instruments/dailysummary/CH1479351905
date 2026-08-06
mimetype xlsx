--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43552bd991074568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275e0e6cffbf47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae335d71c424154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac68fa02a9e45e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd688dc01ecb4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae335d71c424154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fb27ee16f8426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac68fa02a9e45e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,013</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,903</x:t>
-[...523 lines deleted...]
-        <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,871</x:t>
-[...4 lines deleted...]
-          <x:t>0,962</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>