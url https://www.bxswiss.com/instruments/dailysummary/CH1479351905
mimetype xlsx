--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275e0e6cffbf47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42353aa161c4436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac68fa02a9e45e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d37468f9e3740ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fb27ee16f8426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac68fa02a9e45e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af23a67f7e34316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d37468f9e3740ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...289 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>