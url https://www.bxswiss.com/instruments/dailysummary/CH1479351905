--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42353aa161c4436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74b9e5a88114f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d37468f9e3740ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8456118cca7b4bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af23a67f7e34316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d37468f9e3740ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb52e4af81b44d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8456118cca7b4bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>