--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8f14eb71ce466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f1c942a5c344c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98375f00dfb44094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186a5008145642d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf498b552704c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98375f00dfb44094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacc006da65e4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186a5008145642d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>