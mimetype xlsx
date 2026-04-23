--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f1c942a5c344c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf421d5c74c6c46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186a5008145642d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f18233ac6e34bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacc006da65e4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186a5008145642d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b2590e5e694aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f18233ac6e34bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,634</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>0,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>