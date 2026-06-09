--- v8 (2026-04-23)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf421d5c74c6c46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7676e9cc75024e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f18233ac6e34bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b1892fc9c24a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b2590e5e694aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f18233ac6e34bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb70d54c15f34366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b1892fc9c24a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,712</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>