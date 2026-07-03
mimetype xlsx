--- v9 (2026-06-09)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7676e9cc75024e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d3f0749086468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b1892fc9c24a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d03bd3d530495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb70d54c15f34366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b1892fc9c24a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0573dc8764814ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d03bd3d530495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,943</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...21 lines deleted...]
-          <x:t>0,803</x:t>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,861</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,843</x:t>
-[...75 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,925</x:t>
-[...11 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...53 lines deleted...]
-          <x:t>0,809</x:t>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>