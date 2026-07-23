--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d3f0749086468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f116676c7b4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d03bd3d530495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb446dcf2d34645f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0573dc8764814ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d03bd3d530495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eec73333fcd4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb446dcf2d34645f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,183</x:t>
-[...539 lines deleted...]
-          <x:t>1,328</x:t>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>