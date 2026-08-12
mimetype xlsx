--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f116676c7b4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fa81c083fc4b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb446dcf2d34645f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4c45d89bf04374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eec73333fcd4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb446dcf2d34645f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a5f4c5fddd49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4c45d89bf04374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,966</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>