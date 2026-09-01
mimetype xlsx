--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fa81c083fc4b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e65bd8f2614c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4c45d89bf04374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fecd9ed6f004afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a5f4c5fddd49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4c45d89bf04374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6fb7e7df974cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fecd9ed6f004afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,008</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...296 lines deleted...]
-          <x:t>1,577</x:t>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>