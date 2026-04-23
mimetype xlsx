--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb635717c19a4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1afb9b0b8c43ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d5cf487ad5479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba944814f254f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148bcb52f9a54940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d5cf487ad5479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a87f3e94524b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba944814f254f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...242 lines deleted...]
-          <x:t>0,548</x:t>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>