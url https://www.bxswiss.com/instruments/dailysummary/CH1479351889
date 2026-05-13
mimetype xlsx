--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1afb9b0b8c43ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19098da63e04f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba944814f254f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d3cf5fdcc46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a87f3e94524b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba944814f254f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5edf27a6647455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d3cf5fdcc46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,430</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,366</x:t>
-[...43 lines deleted...]
-          <x:t>0,428</x:t>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,396</x:t>
-[...215 lines deleted...]
-          <x:t>0,526</x:t>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>