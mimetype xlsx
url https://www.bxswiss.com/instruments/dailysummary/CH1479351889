--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19098da63e04f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718354d5dd434fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d3cf5fdcc46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc721c171195541ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5edf27a6647455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d3cf5fdcc46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc438f6f36ce4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc721c171195541ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,651</x:t>
-[...43 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,741</x:t>
-[...112 lines deleted...]
-          <x:t>0,765</x:t>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>