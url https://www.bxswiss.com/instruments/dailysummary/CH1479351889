--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718354d5dd434fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061757cb465a44d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc721c171195541ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8da507d57e4cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc438f6f36ce4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc721c171195541ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8065a0db7b694559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8da507d57e4cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,741</x:t>
-[...26 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>1,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>