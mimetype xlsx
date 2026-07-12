--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061757cb465a44d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62556f853f34c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8da507d57e4cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198acb1397f744ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8065a0db7b694559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8da507d57e4cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19dd14559d744188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198acb1397f744ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...156 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,462</x:t>
-[...156 lines deleted...]
-          <x:t>1,346</x:t>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,306</x:t>
-[...38 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,610</x:t>
-[...63 lines deleted...]
-          <x:t>1,217</x:t>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>