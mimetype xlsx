--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62556f853f34c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6946cb3776b4436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198acb1397f744ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607db1ccc5304ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19dd14559d744188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198acb1397f744ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ef31832da946d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607db1ccc5304ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>1,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,532</x:t>
-[...323 lines deleted...]
-          <x:t>1,441</x:t>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>