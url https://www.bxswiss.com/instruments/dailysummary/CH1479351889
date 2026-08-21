--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6946cb3776b4436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f9f54eecf64c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607db1ccc5304ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40212d67143d492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ef31832da946d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607db1ccc5304ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7669f94619741af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40212d67143d492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,729</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,613</x:t>
-[...53 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>1,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>1,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,028</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>