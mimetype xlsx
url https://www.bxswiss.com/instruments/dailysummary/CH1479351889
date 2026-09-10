--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f9f54eecf64c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf34c3d616546e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40212d67143d492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791d3a2108814b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7669f94619741af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40212d67143d492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4df1762e9b742e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791d3a2108814b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,088</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...129 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>