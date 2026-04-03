--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6290a6dfe94481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b119ff0db1a40ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red52cba611924f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147df3f8c3f6411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b15cf4b4add43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red52cba611924f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072a326b8f1f45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147df3f8c3f6411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>