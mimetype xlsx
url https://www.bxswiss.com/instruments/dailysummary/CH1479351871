--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b119ff0db1a40ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d41a9f60134a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147df3f8c3f6411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3e72a2b49443dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072a326b8f1f45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147df3f8c3f6411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4cb6fa905d14ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3e72a2b49443dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,108</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,870</x:t>
-[...522 lines deleted...]
-          <x:t>0,466</x:t>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>