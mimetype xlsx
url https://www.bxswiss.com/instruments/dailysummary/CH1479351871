--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d41a9f60134a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f86b9ec78348fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3e72a2b49443dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58c072b480d427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4cb6fa905d14ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3e72a2b49443dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96de6d67e2194583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58c072b480d427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,442</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>0,674</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>