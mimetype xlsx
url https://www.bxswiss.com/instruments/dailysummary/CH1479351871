--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f86b9ec78348fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dec06b8683345e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58c072b480d427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210d05ec90944a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96de6d67e2194583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58c072b480d427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fe59aa031d4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210d05ec90944a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,851</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...38 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,093</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,973</x:t>
-[...112 lines deleted...]
-          <x:t>0,909</x:t>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>