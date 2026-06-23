--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dec06b8683345e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1038c1b486374dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210d05ec90944a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d92b63c09634d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fe59aa031d4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210d05ec90944a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec15428925d4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d92b63c09634d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,093</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,973</x:t>
-[...286 lines deleted...]
-          <x:t>1,129</x:t>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,101</x:t>
-[...53 lines deleted...]
-          <x:t>1,123</x:t>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>1,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,237</x:t>
-[...4 lines deleted...]
-          <x:t>1,434</x:t>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>