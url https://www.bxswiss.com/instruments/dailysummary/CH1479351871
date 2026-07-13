--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1038c1b486374dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re981eb130037441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d92b63c09634d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f48b2ce178e49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec15428925d4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d92b63c09634d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155c83d6d3bb49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f48b2ce178e49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,297</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,237</x:t>
-[...75 lines deleted...]
-          <x:t>1,694</x:t>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>1,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,554</x:t>
-[...112 lines deleted...]
-          <x:t>1,524</x:t>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>