--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re981eb130037441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ba8b1c5add4b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f48b2ce178e49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b35925a2b434c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155c83d6d3bb49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f48b2ce178e49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f101fb94824396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b35925a2b434c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,576</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,554</x:t>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>1,484</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,448</x:t>
-[...70 lines deleted...]
-          <x:t>1,609</x:t>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,580</x:t>
-[...247 lines deleted...]
-          <x:t>1,727</x:t>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>