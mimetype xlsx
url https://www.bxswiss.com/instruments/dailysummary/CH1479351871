--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ba8b1c5add4b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b29af394fc4e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b35925a2b434c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa0327b91e14561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f101fb94824396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b35925a2b434c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedbe74e39054bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa0327b91e14561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,867</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>1,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,569</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>1,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>