--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6204d0b32c974f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf553b258ec1842a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd289212b7374c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab282cb6d0934d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27becb84d864f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd289212b7374c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ca931fba6c4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab282cb6d0934d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,181</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,106</x:t>
-[...87 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,766</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>