--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf553b258ec1842a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757e8db9bcf048de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab282cb6d0934d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8327c8d33634688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ca931fba6c4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab282cb6d0934d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c38d20792e34599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8327c8d33634688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,292</x:t>
-[...48 lines deleted...]
-          <x:t>1,014</x:t>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,022</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>0,566</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>