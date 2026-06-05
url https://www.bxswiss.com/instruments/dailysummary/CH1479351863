--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757e8db9bcf048de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f8e8dcb17174335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8327c8d33634688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d9d586e7a24e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c38d20792e34599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8327c8d33634688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f31b1f2a8b64df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d9d586e7a24e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>