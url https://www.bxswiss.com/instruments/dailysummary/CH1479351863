--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f8e8dcb17174335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2b9b137a9244b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d9d586e7a24e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd57d1bea714ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f31b1f2a8b64df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d9d586e7a24e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408ece8b1c5447cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd57d1bea714ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>