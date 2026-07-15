--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2b9b137a9244b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ec8f887f81483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd57d1bea714ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re469fbd2b2fb4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408ece8b1c5447cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd57d1bea714ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a297b9ac20e4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re469fbd2b2fb4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,941</x:t>
-[...151 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,917</x:t>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,893</x:t>
-[...43 lines deleted...]
-          <x:t>2,141</x:t>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,087</x:t>
-[...134 lines deleted...]
-          <x:t>2,087</x:t>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>