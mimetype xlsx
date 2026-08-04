--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ec8f887f81483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956680e99cc444c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re469fbd2b2fb4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17536a5bbd5d4332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a297b9ac20e4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re469fbd2b2fb4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691c07b1db3d4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17536a5bbd5d4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,827</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,963</x:t>
-[...107 lines deleted...]
-          <x:t>2,087</x:t>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,087</x:t>
-[...377 lines deleted...]
-          <x:t>1,921</x:t>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>