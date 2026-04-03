--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524a3aa05861480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2c7a06296b418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b5a7d9ce77485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba9c9c8d5c846a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b955ec28964e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b5a7d9ce77485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3cb58a6d474055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba9c9c8d5c846a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,713</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>1,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>