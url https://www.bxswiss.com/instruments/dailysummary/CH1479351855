--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2c7a06296b418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c663991552349c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba9c9c8d5c846a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9614b87acd554c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3cb58a6d474055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba9c9c8d5c846a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad28cbf02c8a467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9614b87acd554c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>0,682</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>