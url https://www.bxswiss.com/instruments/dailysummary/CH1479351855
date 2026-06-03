--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c663991552349c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc445c27b072457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9614b87acd554c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra103825da0df465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad28cbf02c8a467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9614b87acd554c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf143f3cf9c144a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra103825da0df465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>