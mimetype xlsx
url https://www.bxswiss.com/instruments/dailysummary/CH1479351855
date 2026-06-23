--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc445c27b072457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06deb4ab2c1a4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra103825da0df465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36542bedf68c431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf143f3cf9c144a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra103825da0df465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1443bcf57d8f4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36542bedf68c431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,323</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,303</x:t>
-[...436 lines deleted...]
-          <x:t>1,903</x:t>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>