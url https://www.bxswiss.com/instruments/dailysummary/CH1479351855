--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06deb4ab2c1a4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c3566ac08a481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36542bedf68c431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167e32903a59403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1443bcf57d8f4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36542bedf68c431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb626cc5bf024ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167e32903a59403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,209</x:t>
-[...306 lines deleted...]
-          <x:t>2,063</x:t>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>