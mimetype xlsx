--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c3566ac08a481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6857294d5d34eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R167e32903a59403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1fe0c6632d45c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb626cc5bf024ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R167e32903a59403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66bd7d5f473e4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1fe0c6632d45c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,690</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,191</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,167</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,221</x:t>
-[...242 lines deleted...]
-          <x:t>2,351</x:t>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>