--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85026629847a47d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f876a0c22754e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061f41a4e0fa4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe643331c304e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3a31c5e5474e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061f41a4e0fa4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8645cdfb104802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe643331c304e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>