--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f876a0c22754e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3509300622b144e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe643331c304e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1470479d16724579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8645cdfb104802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe643331c304e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6dc6ebe5954149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1470479d16724579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,757</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,671</x:t>
-[...48 lines deleted...]
-          <x:t>1,524</x:t>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,668</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,816</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>