--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3509300622b144e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6a622d88354c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1470479d16724579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051717117a754345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6dc6ebe5954149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1470479d16724579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6254e438655b42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051717117a754345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,862</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,802</x:t>
-[...92 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,912</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,154</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>1,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,230</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>