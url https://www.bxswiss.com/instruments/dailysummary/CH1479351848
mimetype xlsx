--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6a622d88354c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e721d0075442e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051717117a754345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9036bb57687464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6254e438655b42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051717117a754345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f4d93ac6194dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9036bb57687464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>