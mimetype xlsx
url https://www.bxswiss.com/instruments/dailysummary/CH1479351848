--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e721d0075442e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2394608d8ee4d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9036bb57687464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdb333db8d04ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f4d93ac6194dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9036bb57687464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf69913b11be4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdb333db8d04ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>