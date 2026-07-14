--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2394608d8ee4d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f53bcad0ee4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdb333db8d04ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c599da5602b4e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf69913b11be4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdb333db8d04ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra083b6a6b4d94abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c599da5602b4e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,391</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>2,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,331</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>