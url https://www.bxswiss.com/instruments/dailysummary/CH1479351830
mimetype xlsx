--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbdb8ab79914f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4422b53f398a41f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ba3e14183c41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf661c7ef88674834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67fd222ce7ef436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ba3e14183c41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ffc816b74c449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf661c7ef88674834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>