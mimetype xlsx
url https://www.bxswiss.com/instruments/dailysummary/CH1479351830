--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4422b53f398a41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26540104844947a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf661c7ef88674834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b3a42a1e634973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ffc816b74c449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf661c7ef88674834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fb58decc33419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b3a42a1e634973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,780</x:t>
-[...549 lines deleted...]
-          <x:t>0,874</x:t>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>