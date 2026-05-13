--- v9 (2026-04-23)
+++ v10 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26540104844947a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c5020984744bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b3a42a1e634973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd27152167b4328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fb58decc33419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b3a42a1e634973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff38d3e1b7ab425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd27152167b4328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,166</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,314</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>