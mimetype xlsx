--- v10 (2026-05-13)
+++ v11 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c5020984744bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32380ad69214f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd27152167b4328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f148789cbe4aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff38d3e1b7ab425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd27152167b4328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa26d830f634b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f148789cbe4aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,355</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,367</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,587</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,417</x:t>
-[...38 lines deleted...]
-          <x:t>1,519</x:t>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,515</x:t>
-[...112 lines deleted...]
-          <x:t>1,549</x:t>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>