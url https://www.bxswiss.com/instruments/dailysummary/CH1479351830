--- v11 (2026-06-02)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32380ad69214f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a11e819f4b4466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f148789cbe4aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd5012b333e4859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa26d830f634b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f148789cbe4aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9debc2fc9d4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd5012b333e4859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>