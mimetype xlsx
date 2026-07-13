--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a11e819f4b4466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3266d6b245e74c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd5012b333e4859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66442eddebd14a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9debc2fc9d4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd5012b333e4859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0a59fa30a4468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66442eddebd14a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,509</x:t>
-[...21 lines deleted...]
-          <x:t>2,521</x:t>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,403</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>2,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,727</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>