--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5039453a7df64f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb368b07bd8e943c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b7702f94804584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538c9e5541c446b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0890c24ae8e94796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b7702f94804584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5ea6d92bd24614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538c9e5541c446b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>