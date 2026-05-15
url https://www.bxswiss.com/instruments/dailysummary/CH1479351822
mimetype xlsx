--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb368b07bd8e943c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda97c71c72474fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538c9e5541c446b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d7f65d69494d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5ea6d92bd24614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538c9e5541c446b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff77270ccfb46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d7f65d69494d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,872</x:t>
-[...576 lines deleted...]
-          <x:t>0,936</x:t>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>