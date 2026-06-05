--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda97c71c72474fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f0969ed1584754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d7f65d69494d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5765214db84e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff77270ccfb46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d7f65d69494d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d21a0dac48245d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5765214db84e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,762</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,728</x:t>
-[...409 lines deleted...]
-          <x:t>1,635</x:t>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>