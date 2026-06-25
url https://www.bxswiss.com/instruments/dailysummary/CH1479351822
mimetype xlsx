--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f0969ed1584754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b5afaeef224074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5765214db84e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3581f60f5744c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d21a0dac48245d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5765214db84e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra334b653fa4f4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3581f60f5744c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>