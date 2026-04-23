--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26044e5285e470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f64439bdb21467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607434fda7004cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb73b0bcb1734197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74989bb55b834498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607434fda7004cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2034783ec44566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb73b0bcb1734197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...517 lines deleted...]
-          <x:t>1,236</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,188</x:t>
-[...53 lines deleted...]
-          <x:t>1,358</x:t>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>