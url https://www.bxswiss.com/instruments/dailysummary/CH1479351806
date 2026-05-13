--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f64439bdb21467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d3aa619cb4775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb73b0bcb1734197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a712d9666e481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2034783ec44566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb73b0bcb1734197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7454f7a4fdc24464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a712d9666e481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,372</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,316</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,318</x:t>
-[...38 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>1,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,942</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>