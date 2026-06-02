--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d3aa619cb4775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210f0e48118a4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a712d9666e481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aaf066351c04707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7454f7a4fdc24464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a712d9666e481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebda55dcdce4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aaf066351c04707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,529</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,039</x:t>
-[...75 lines deleted...]
-          <x:t>1,783</x:t>
+          <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,729</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>