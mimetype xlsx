--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210f0e48118a4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7905d6f673d2417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aaf066351c04707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754554a4267a4ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebda55dcdce4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aaf066351c04707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7632c1eb644c4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754554a4267a4ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,039</x:t>
-[...75 lines deleted...]
-          <x:t>1,783</x:t>
+          <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,244</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>