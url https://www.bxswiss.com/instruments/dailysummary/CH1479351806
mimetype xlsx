--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7905d6f673d2417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa0cd52617246d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754554a4267a4ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e398ae90cc24af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7632c1eb644c4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754554a4267a4ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d835f01fee418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e398ae90cc24af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,273</x:t>
-[...21 lines deleted...]
-          <x:t>2,845</x:t>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,647</x:t>
-[...269 lines deleted...]
-          <x:t>2,623</x:t>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>