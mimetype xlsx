--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2724dbb7094fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa76196e91b4276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6592279b00b24464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea67750647a435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda133ccb327044e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6592279b00b24464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa38f8e0f19493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea67750647a435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>2,321</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>