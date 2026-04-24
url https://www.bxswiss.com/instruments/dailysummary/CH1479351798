--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa76196e91b4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39892293d0c48d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea67750647a435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8153efa6fc4e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa38f8e0f19493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea67750647a435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7836d13fb848c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8153efa6fc4e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,374</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,410</x:t>
-[...306 lines deleted...]
-          <x:t>1,066</x:t>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>