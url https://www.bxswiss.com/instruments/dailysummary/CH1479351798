--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39892293d0c48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fa542edd754feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8153efa6fc4e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98ca3eab50747fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7836d13fb848c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8153efa6fc4e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab5f36895654cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98ca3eab50747fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,526</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,390</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>