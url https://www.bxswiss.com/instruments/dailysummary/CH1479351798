--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fa542edd754feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0908db1808c42c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98ca3eab50747fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc2f1bfaf2a494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab5f36895654cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98ca3eab50747fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5f71b8a593464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc2f1bfaf2a494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,497</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,875</x:t>
-[...198 lines deleted...]
-          <x:t>1,823</x:t>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>