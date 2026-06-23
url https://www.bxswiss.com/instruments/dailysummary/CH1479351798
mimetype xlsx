--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0908db1808c42c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53a30187b694c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc2f1bfaf2a494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54753539ae83460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5f71b8a593464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc2f1bfaf2a494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7e34a3e03e4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54753539ae83460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>