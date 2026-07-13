--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53a30187b694c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e41462a5286460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54753539ae83460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04f471a7bd74212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7e34a3e03e4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54753539ae83460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae7501b750346b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04f471a7bd74212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,643</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,461</x:t>
-[...11 lines deleted...]
-          <x:t>2,387</x:t>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,387</x:t>
-[...26 lines deleted...]
-          <x:t>2,757</x:t>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,251</x:t>
-[...205 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,661</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>